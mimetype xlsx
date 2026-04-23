--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38eff18387a4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabeeba996d9a4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f6955530464f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851f6a5486ac4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0023c35bbb4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f6955530464f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eedecc0cd814ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851f6a5486ac4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,060</x:t>
-[...355 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>