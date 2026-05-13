--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabeeba996d9a4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aafb6ae815d47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851f6a5486ac4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541a4072cadd4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eedecc0cd814ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851f6a5486ac4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd35d2686ea34843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541a4072cadd4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>