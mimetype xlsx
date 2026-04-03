--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3cc251a756455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05d9feb86584c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901031634c4c4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033dea161fd74904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d81719980074423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901031634c4c4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b6d465ad76477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033dea161fd74904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>