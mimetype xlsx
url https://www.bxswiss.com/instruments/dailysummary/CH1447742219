--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05d9feb86584c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcb681787ba4a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033dea161fd74904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc212f9ab4a4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b6d465ad76477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033dea161fd74904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd067a818f4c04534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc212f9ab4a4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,130</x:t>
-[...97 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>87,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>