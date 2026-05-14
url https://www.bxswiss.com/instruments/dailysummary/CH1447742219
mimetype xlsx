--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcb681787ba4a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f276fcdc4db4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc212f9ab4a4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09a31b24f2a45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd067a818f4c04534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc212f9ab4a4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2d0629ebe6416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09a31b24f2a45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,060</x:t>
-[...306 lines deleted...]
-          <x:t>90,460</x:t>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>