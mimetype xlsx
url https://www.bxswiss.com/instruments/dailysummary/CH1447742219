--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f276fcdc4db4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5896ab492be4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09a31b24f2a45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d4dddf68214609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2d0629ebe6416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09a31b24f2a45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f82914f8ca43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d4dddf68214609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,470</x:t>
-[...318 lines deleted...]
-          <x:t>89,260</x:t>
+          <x:t>89,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>87,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>