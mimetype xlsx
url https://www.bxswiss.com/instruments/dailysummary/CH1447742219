--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5896ab492be4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d909d0049f64ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d4dddf68214609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaf2ee07f4b4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f82914f8ca43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d4dddf68214609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66b341c89d74abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaf2ee07f4b4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,460</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,910</x:t>
-[...517 lines deleted...]
-          <x:t>89,900</x:t>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>