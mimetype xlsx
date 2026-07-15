--- v9 (2026-06-23)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d909d0049f64ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c910a303114cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaf2ee07f4b4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0bd7a6684a4de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66b341c89d74abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaf2ee07f4b4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c7bd3ed6af4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0bd7a6684a4de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>