--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c910a303114cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2b5fb40d6f43c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0bd7a6684a4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ecdc520adf44a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c7bd3ed6af4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0bd7a6684a4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6953caaaa784700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ecdc520adf44a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>98,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,300</x:t>
-[...48 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,220</x:t>
-[...178 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>