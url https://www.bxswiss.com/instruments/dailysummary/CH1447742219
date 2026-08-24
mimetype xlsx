--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2b5fb40d6f43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc82d7b14d154fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ecdc520adf44a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b98df3e8e54cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6953caaaa784700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ecdc520adf44a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806afbe183424bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b98df3e8e54cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,220</x:t>
-[...178 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>98,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>97,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>97,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>