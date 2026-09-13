--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc82d7b14d154fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dbf45085dc474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b98df3e8e54cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96463d76308a4d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806afbe183424bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b98df3e8e54cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5793ac843fcb418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96463d76308a4d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,200</x:t>
-[...576 lines deleted...]
-          <x:t>96,320</x:t>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>