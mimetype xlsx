--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dbf45085dc474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca451b42155e4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96463d76308a4d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9921539539654438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5793ac843fcb418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96463d76308a4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8594ec379d940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9921539539654438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...495 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>