--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca451b42155e4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e885049a9f547f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9921539539654438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8cb989622d4d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8594ec379d940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9921539539654438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257967876e7e47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8cb989622d4d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>