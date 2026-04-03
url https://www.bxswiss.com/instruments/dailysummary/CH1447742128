--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7457d1a05c054f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9ca50bd0db4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a96c415671d4948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce66e4a2d1e44949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24628e79eff43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a96c415671d4948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b4b41f7d73441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce66e4a2d1e44949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>