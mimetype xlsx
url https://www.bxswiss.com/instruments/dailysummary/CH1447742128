--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9ca50bd0db4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d43c4b33aa04b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce66e4a2d1e44949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73facb481cf74c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b4b41f7d73441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce66e4a2d1e44949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89e44e343aa4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73facb481cf74c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,580</x:t>
-[...522 lines deleted...]
-          <x:t>86,890</x:t>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>