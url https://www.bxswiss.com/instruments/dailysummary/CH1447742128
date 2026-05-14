--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d43c4b33aa04b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc0bed538f945ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73facb481cf74c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aa8280d25b4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89e44e343aa4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73facb481cf74c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705b987204c44bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aa8280d25b4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>85,360</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>91,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>90,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>