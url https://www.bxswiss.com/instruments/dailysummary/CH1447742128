--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc0bed538f945ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e98bb5fa8234ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aa8280d25b4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d7a5169edd443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705b987204c44bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aa8280d25b4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3361107f8274b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d7a5169edd443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>94,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>91,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>