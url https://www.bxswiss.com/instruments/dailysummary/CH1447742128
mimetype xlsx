--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e98bb5fa8234ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ed32856fa540eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d7a5169edd443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4e14bcc14b4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3361107f8274b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d7a5169edd443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec4faa64ccf4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4e14bcc14b4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>