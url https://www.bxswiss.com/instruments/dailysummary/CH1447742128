--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ed32856fa540eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266d4a8aa40e48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4e14bcc14b4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431f078760fa406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec4faa64ccf4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4e14bcc14b4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a597fc7236540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431f078760fa406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>