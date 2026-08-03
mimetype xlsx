--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266d4a8aa40e48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c99fbd4b6664ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431f078760fa406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853210bf00b8443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a597fc7236540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431f078760fa406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70e1fe9bbdd4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853210bf00b8443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Air France - KLM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,890</x:t>
-[...75 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...11 lines deleted...]
-          <x:t>100,020</x:t>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...382 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>