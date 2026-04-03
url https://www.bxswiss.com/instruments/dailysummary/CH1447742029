--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ab554f26524d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3f859c947a495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d6d1b81a1c4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f69d052fa34c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce541344ff9f4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d6d1b81a1c4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bc6f3c914a4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f69d052fa34c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...620 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>95,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>