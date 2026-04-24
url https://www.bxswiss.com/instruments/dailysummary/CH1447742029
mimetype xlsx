--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3f859c947a495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0738784b071a4145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f69d052fa34c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366ddb3c26af4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bc6f3c914a4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f69d052fa34c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddf0b3da47d4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366ddb3c26af4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,330</x:t>
-[...16 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,340</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>89,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>