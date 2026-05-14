--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0738784b071a4145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97e1aeb538a49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366ddb3c26af4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc371d43f4b5e491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddf0b3da47d4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366ddb3c26af4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0504a0066b04529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc371d43f4b5e491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>