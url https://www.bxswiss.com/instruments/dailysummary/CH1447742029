--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97e1aeb538a49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126c915f35634a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc371d43f4b5e491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b369678fc004386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0504a0066b04529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc371d43f4b5e491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbedcce370264620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b369678fc004386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,770</x:t>
-[...16 lines deleted...]
-          <x:t>100,645</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...421 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...85 lines deleted...]
-          <x:t>101,795</x:t>
+          <x:t>102,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>