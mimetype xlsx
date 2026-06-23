--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126c915f35634a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b195b718e64da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b369678fc004386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feca2373563484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbedcce370264620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b369678fc004386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f33dc50db14689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feca2373563484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...394 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>102,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>