--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b195b718e64da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb79fd6a33b14051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5feca2373563484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799b65279d5c4882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f33dc50db14689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5feca2373563484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99759635992a447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799b65279d5c4882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>