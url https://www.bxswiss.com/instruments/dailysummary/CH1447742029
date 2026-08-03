--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb79fd6a33b14051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad4498e543d4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799b65279d5c4882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cff795a8b6b4eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99759635992a447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799b65279d5c4882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b067e78df844b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cff795a8b6b4eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Barrier Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,945</x:t>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,055</x:t>
-[...178 lines deleted...]
-          <x:t>104,125</x:t>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,125</x:t>
-[...4 lines deleted...]
-          <x:t>104,165</x:t>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>