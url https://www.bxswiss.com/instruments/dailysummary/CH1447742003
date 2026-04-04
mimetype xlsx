--- v2 (2026-02-22)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5701390d4b6e4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cc30101cbf4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f10ae5b4b24277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03c54a6d7ad4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ec1b1f02044301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f10ae5b4b24277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c48f3e85754643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03c54a6d7ad4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>