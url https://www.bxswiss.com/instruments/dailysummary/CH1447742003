--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cc30101cbf4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabef88f416ab4a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03c54a6d7ad4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d4ccc1c37b4460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c48f3e85754643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03c54a6d7ad4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1457f6e65074878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d4ccc1c37b4460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,860</x:t>
-[...134 lines deleted...]
-          <x:t>94,180</x:t>
+          <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>93,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>