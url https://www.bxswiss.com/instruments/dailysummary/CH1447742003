--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabef88f416ab4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86adebd3c16c4bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d4ccc1c37b4460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b115554442b49be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1457f6e65074878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d4ccc1c37b4460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb891dd250c9249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b115554442b49be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,220</x:t>
-[...16 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...215 lines deleted...]
-          <x:t>97,320</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>