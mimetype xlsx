--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86adebd3c16c4bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9174b3018dc1415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b115554442b49be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b63a8f070b489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb891dd250c9249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b115554442b49be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f654308c6bb49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b63a8f070b489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...114 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>96,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>