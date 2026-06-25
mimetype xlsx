--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9174b3018dc1415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6652f2bc9f2349a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b63a8f070b489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dd5121f7f8473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f654308c6bb49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b63a8f070b489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1ccf2802d549cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dd5121f7f8473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>