--- v7 (2026-06-25)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6652f2bc9f2349a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d7eba3267c4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dd5121f7f8473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7beecfe6047d48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1ccf2802d549cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dd5121f7f8473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f212f283ea4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7beecfe6047d48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>