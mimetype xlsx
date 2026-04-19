--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red891bc7902548b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cbae7afb334d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e8ca769d7f47c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3226d021f904a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77528ba63add4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e8ca769d7f47c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf03873157f3484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3226d021f904a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,650</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...11 lines deleted...]
-          <x:t>102,560</x:t>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>101,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>