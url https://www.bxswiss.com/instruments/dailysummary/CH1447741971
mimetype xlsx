--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cbae7afb334d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6a8b7d269d4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3226d021f904a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee666ca825b4571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf03873157f3484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3226d021f904a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4170701fc7d14aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee666ca825b4571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,230</x:t>
-[...549 lines deleted...]
-          <x:t>103,275</x:t>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>