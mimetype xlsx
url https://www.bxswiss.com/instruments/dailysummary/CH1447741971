--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6a8b7d269d4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64e491559d849f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee666ca825b4571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3905a1276d6d424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4170701fc7d14aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee666ca825b4571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc08b6889a640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3905a1276d6d424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,690</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,690</x:t>
-[...571 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>