--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64e491559d849f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1fa9cacaaa4c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3905a1276d6d424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae831f7aa8341ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc08b6889a640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3905a1276d6d424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cc5d1e470042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae831f7aa8341ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>102,820</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,730</x:t>
-[...33 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>102,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
-[...58 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>