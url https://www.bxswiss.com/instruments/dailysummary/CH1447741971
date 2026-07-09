--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1fa9cacaaa4c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbced871171664bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae831f7aa8341ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff78d695cfee4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cc5d1e470042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae831f7aa8341ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9301d90d69c04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff78d695cfee4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,660</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,660</x:t>
-[...6 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,620</x:t>
-[...48 lines deleted...]
-          <x:t>102,520</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,520</x:t>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,700</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,850</x:t>
-[...48 lines deleted...]
-          <x:t>102,850</x:t>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,830</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
-[...281 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>102,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>