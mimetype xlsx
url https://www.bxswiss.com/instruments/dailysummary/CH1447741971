--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbced871171664bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c27db4a1e11461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff78d695cfee4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc724392bd6da42a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9301d90d69c04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff78d695cfee4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf586a657c9b41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc724392bd6da42a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>102,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>103,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,970</x:t>
-[...232 lines deleted...]
-          <x:t>103,080</x:t>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...85 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>