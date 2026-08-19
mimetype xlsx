--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c27db4a1e11461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f138b1b93cc4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc724392bd6da42a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c993e68eda24406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf586a657c9b41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc724392bd6da42a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R474b171d3ce24f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c993e68eda24406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,080</x:t>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...151 lines deleted...]
-          <x:t>103,110</x:t>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...70 lines deleted...]
-          <x:t>103,120</x:t>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,100</x:t>
+          <x:t>104,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>103,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>