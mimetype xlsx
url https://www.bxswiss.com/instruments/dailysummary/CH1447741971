--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f138b1b93cc4fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a32aae1a74e4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c993e68eda24406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra331ce535745483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R474b171d3ce24f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c993e68eda24406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c572446c6347db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra331ce535745483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>