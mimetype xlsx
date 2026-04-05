--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2f527cb2ab4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd944416b442a4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487589a80b7843fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769e9454c023497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5f237d61374718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487589a80b7843fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab54d624c3b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769e9454c023497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,220</x:t>
-[...210 lines deleted...]
-          <x:t>98,200</x:t>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>98,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>