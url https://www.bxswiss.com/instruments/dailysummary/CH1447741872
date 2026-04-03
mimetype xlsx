--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d14dc112d74f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce34a8a7cc854b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919fc4ec201c4f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2089934c5cf45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c14300de90b4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919fc4ec201c4f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53698f0e88f94327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2089934c5cf45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...254 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,245</x:t>
-[...124 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...144 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>