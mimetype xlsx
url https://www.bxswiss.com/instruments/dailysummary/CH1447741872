--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce34a8a7cc854b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266c2c06e0cd41f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2089934c5cf45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5c3e7fedf64bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53698f0e88f94327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2089934c5cf45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf708074f973248ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5c3e7fedf64bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...4 lines deleted...]
-          <x:t>100,845</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>100,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
-[...431 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>