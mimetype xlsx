--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266c2c06e0cd41f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09f6d69a31d4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5c3e7fedf64bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7151ede562c14c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf708074f973248ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5c3e7fedf64bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75698341ff9544e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7151ede562c14c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,480</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>101,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...65 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>99,820</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>