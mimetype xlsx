--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09f6d69a31d4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d140e951a44e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7151ede562c14c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830d877d214a4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75698341ff9544e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7151ede562c14c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dad5bb1f6a444be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830d877d214a4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,155</x:t>
-[...340 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>