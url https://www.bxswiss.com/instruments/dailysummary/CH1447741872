--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d140e951a44e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7147918a393c4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830d877d214a4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff0f21b9bfc40e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dad5bb1f6a444be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830d877d214a4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0377c97057644e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff0f21b9bfc40e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,170</x:t>
-[...335 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,980</x:t>
-[...112 lines deleted...]
-          <x:t>99,150</x:t>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>