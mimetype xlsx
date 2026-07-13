--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7147918a393c4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457f4a43d9d64765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff0f21b9bfc40e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5979c261142247fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0377c97057644e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff0f21b9bfc40e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3636990a74ef444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5979c261142247fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...21 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,980</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>