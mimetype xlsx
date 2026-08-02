--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457f4a43d9d64765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc7d2858edf4781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5979c261142247fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf9788ad2de4c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3636990a74ef444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5979c261142247fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4c8a49d27c45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf9788ad2de4c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,645</x:t>
-[...21 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,770</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>100,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...38 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,665</x:t>
-[...36 lines deleted...]
-          <x:t>100,620</x:t>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>