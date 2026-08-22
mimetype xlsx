--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc7d2858edf4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5873d480be4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf9788ad2de4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5b3bc0a0fe4524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4c8a49d27c45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf9788ad2de4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42dfbe6ad404e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5b3bc0a0fe4524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>100,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,245</x:t>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>102,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>