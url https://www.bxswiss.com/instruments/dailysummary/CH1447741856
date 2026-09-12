--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94541de6c0ba4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85e259a4bdb42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e472262e4ad4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fd95dbd7414361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdf0194c4644642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e472262e4ad4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441e87d33cc64898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fd95dbd7414361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>92,060</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,920</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,170</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>