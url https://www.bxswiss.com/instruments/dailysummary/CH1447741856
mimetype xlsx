--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85e259a4bdb42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830d518522eb42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fd95dbd7414361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3e82caf243465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441e87d33cc64898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fd95dbd7414361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c1a0d599cf4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3e82caf243465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>90,470</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,070</x:t>
-[...151 lines deleted...]
-          <x:t>90,110</x:t>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>85,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,940</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>