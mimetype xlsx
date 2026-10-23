--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830d518522eb42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d608a015cab4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3e82caf243465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9f3b0d9d7d4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c1a0d599cf4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3e82caf243465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c02f9bc7cd4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9f3b0d9d7d4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,660</x:t>
-[...53 lines deleted...]
-          <x:t>83,720</x:t>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,060</x:t>
-[...70 lines deleted...]
-          <x:t>82,520</x:t>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,320</x:t>
-[...114 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,140</x:t>
-[...117 lines deleted...]
-          <x:t>80,680</x:t>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>