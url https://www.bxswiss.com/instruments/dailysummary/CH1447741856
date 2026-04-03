--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44626655be494168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32668fe345c74d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c177805c834420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6962c0949639434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85670c46b1aa473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c177805c834420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d16478230d14f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6962c0949639434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>