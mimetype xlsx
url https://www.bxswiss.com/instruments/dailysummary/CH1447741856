--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32668fe345c74d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377d4e2f5a33440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6962c0949639434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fefd964b5c4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d16478230d14f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6962c0949639434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b97a81a02d461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fefd964b5c4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,350</x:t>
-[...490 lines deleted...]
-          <x:t>95,810</x:t>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>