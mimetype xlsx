--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377d4e2f5a33440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ab1a00d86c4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fefd964b5c4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378224029c714e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b97a81a02d461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fefd964b5c4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404cc61efc044c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378224029c714e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,820</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,790</x:t>
-[...387 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>