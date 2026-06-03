--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ab1a00d86c4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc831f546c70242e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378224029c714e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b198f39ce2e4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404cc61efc044c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378224029c714e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134c794811f34f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b198f39ce2e4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>