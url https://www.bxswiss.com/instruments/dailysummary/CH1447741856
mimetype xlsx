--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc831f546c70242e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9595e0fed348f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b198f39ce2e4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09872e0ced24733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134c794811f34f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b198f39ce2e4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f5bbde3704c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09872e0ced24733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,560</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>95,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,620</x:t>
-[...458 lines deleted...]
-          <x:t>95,690</x:t>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>