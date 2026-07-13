--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9595e0fed348f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1474d678f24bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09872e0ced24733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e1fc258d8f4057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f5bbde3704c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09872e0ced24733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea0c9094ba74f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e1fc258d8f4057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,310</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,230</x:t>
-[...431 lines deleted...]
-          <x:t>96,750</x:t>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>