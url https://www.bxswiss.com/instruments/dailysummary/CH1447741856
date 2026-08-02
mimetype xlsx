--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1474d678f24bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ecee18bf8c418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e1fc258d8f4057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra893f7b608bc421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea0c9094ba74f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e1fc258d8f4057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f2bf13c7b540fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra893f7b608bc421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>94,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>94,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>95,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>