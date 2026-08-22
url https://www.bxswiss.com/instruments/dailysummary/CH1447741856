--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ecee18bf8c418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94541de6c0ba4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra893f7b608bc421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e472262e4ad4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f2bf13c7b540fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra893f7b608bc421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdf0194c4644642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e472262e4ad4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,840</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>94,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>95,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,570</x:t>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,160</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>