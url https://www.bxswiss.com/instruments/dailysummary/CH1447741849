--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0627a8c5dc0c4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d13d9a1484848ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6bbdf03dba4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9404a8d08349ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f50aa6a5e34793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6bbdf03dba4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c04ab4a77e465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9404a8d08349ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>