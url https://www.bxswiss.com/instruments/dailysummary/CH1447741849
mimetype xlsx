--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d13d9a1484848ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5cde1a5e114a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9404a8d08349ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b13a043dc2a4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c04ab4a77e465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9404a8d08349ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff62f2a3c4b549c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b13a043dc2a4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>97,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>98,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>