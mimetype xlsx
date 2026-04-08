--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cce30234d948d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f952d3ec8d4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7483d14fc8194eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf144351433834c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004e6913854c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7483d14fc8194eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff06789b0bc4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf144351433834c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>98,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...205 lines deleted...]
-          <x:t>98,160</x:t>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>99,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>