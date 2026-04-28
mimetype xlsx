--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f952d3ec8d4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5efed5e00e48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf144351433834c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a07fc0b3944710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff06789b0bc4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf144351433834c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce74752e0e64253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a07fc0b3944710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,580</x:t>
-[...75 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,510</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>