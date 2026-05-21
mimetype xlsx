--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5efed5e00e48a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea05f370d0f41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a07fc0b3944710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5d239c950648eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce74752e0e64253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a07fc0b3944710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb4213c50fe842c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5d239c950648eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,335</x:t>
-[...48 lines deleted...]
-          <x:t>101,665</x:t>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...274 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>