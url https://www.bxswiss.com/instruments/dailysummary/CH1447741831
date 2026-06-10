--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea05f370d0f41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc93ed5e5d9f4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5d239c950648eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12797b89d4804098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb4213c50fe842c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5d239c950648eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd466f27a7314c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12797b89d4804098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>