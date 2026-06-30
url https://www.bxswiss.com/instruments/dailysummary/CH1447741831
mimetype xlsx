--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc93ed5e5d9f4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd3f0a2c8d44648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12797b89d4804098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0086b64ed9fc4793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd466f27a7314c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12797b89d4804098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4acfe0f08bcf4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0086b64ed9fc4793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...242 lines deleted...]
-          <x:t>102,110</x:t>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,590</x:t>
-[...171 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>