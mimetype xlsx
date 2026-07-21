--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd3f0a2c8d44648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb931f5dcc4f34992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0086b64ed9fc4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a253e57fac4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4acfe0f08bcf4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0086b64ed9fc4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaed03b9893e4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a253e57fac4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,590</x:t>
-[...16 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,820</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
+          <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,660</x:t>
-[...247 lines deleted...]
-          <x:t>102,630</x:t>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>