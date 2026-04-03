--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbade17436e8c4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca451b6403be459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b7440e3be647d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bd56e59c6447e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1522a0d1d88b4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b7440e3be647d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8645fdf33c324690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bd56e59c6447e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>93,710</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,230</x:t>
-[...11 lines deleted...]
-          <x:t>93,950</x:t>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,230</x:t>
-[...205 lines deleted...]
-          <x:t>91,870</x:t>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,830</x:t>
-[...129 lines deleted...]
-          <x:t>95,050</x:t>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>92,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>