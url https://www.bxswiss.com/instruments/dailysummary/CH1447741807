--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca451b6403be459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7231f2f052bb4b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3bd56e59c6447e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc2ac98e959479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8645fdf33c324690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3bd56e59c6447e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ddf594abcf4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc2ac98e959479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>91,870</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,830</x:t>
-[...129 lines deleted...]
-          <x:t>95,050</x:t>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>