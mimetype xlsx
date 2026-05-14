--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7231f2f052bb4b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782c9d73b1bc4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc2ac98e959479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8c9790035441d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ddf594abcf4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc2ac98e959479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3afb173d9d4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8c9790035441d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>