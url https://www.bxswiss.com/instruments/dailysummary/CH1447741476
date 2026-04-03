--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffff863a01c47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c287b98bfdb484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff4447bb7434e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ff1d2b50be49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3f47b37fc342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff4447bb7434e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcff8c598584fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ff1d2b50be49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...485 lines deleted...]
-          <x:t>95,540</x:t>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,180</x:t>
-[...134 lines deleted...]
-          <x:t>94,190</x:t>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>