--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c287b98bfdb484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eb4dce348b4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ff1d2b50be49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1104c149e2459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcff8c598584fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ff1d2b50be49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa49a07423d7455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1104c149e2459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,020</x:t>
-[...544 lines deleted...]
-          <x:t>93,410</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>