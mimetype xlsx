--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eb4dce348b4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c5c57a432e4829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1104c149e2459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95caabe320164910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa49a07423d7455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1104c149e2459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4921809696214d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95caabe320164910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>