--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c5c57a432e4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a32980a4dcb46e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95caabe320164910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21830ad3404a49d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4921809696214d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95caabe320164910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde903c4fe9b84b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21830ad3404a49d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>100,270</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>100,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...21 lines deleted...]
-          <x:t>100,645</x:t>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>99,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>100,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>