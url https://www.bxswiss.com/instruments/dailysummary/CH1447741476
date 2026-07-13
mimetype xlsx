--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a32980a4dcb46e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aae690efc89417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21830ad3404a49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005ea5a10de743c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde903c4fe9b84b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21830ad3404a49d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6638be4ab12f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005ea5a10de743c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...65 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...404 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>