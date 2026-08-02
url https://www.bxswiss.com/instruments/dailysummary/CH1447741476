--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aae690efc89417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48ce8088cbb45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005ea5a10de743c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda332baf255f415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6638be4ab12f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005ea5a10de743c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f50b732c4a458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda332baf255f415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,020</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>102,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>101,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>