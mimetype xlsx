--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48ce8088cbb45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691d27bcd19946eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda332baf255f415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a856f84e114fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f50b732c4a458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda332baf255f415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5165be56e4794224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a856f84e114fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Reverse Convertible on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...16 lines deleted...]
-          <x:t>102,260</x:t>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...16 lines deleted...]
-          <x:t>101,635</x:t>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...43 lines deleted...]
-          <x:t>102,490</x:t>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...151 lines deleted...]
-          <x:t>102,350</x:t>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...16 lines deleted...]
-          <x:t>102,570</x:t>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,460</x:t>
-[...58 lines deleted...]
-          <x:t>102,480</x:t>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>