--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refeda0358bf24a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49149374bba4491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf22740ed380440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdbfdee9f0b4945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c979d498db842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf22740ed380440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a14cb644ab46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdbfdee9f0b4945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,370</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...215 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>