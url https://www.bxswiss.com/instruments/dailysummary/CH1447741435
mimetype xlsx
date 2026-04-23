--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49149374bba4491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde990a54d19f48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdbfdee9f0b4945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3514fdd0f7934566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a14cb644ab46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdbfdee9f0b4945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab590d2f22a743d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3514fdd0f7934566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>102,990</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,850</x:t>
-[...200 lines deleted...]
-          <x:t>102,620</x:t>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,360</x:t>
-[...301 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>