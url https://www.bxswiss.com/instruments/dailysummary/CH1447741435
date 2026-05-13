--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde990a54d19f48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e109ed16c1e4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3514fdd0f7934566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5123a8a884d4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab590d2f22a743d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3514fdd0f7934566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7589277cc364d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5123a8a884d4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>