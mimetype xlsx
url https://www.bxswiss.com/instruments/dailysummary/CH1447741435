--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e109ed16c1e4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4dae9f8d1f4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5123a8a884d4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ea8e06cd944427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7589277cc364d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5123a8a884d4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree329774ff4949eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ea8e06cd944427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>103,135</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,135</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>