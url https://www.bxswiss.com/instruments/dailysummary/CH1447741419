--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bec26a2d3a457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b65196690c487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77679754de74b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581a2fedee7b42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd029d4cee424496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77679754de74b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4bdc7911dc43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581a2fedee7b42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,740</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,340</x:t>
-[...65 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>