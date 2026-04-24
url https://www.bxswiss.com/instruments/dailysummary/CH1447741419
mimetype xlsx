--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b65196690c487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0299c901d1f746b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581a2fedee7b42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0acd3ddd8a44627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4bdc7911dc43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581a2fedee7b42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf52cf4d13484be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0acd3ddd8a44627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,870</x:t>
-[...21 lines deleted...]
-          <x:t>98,110</x:t>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,680</x:t>
-[...38 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,965</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>99,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>