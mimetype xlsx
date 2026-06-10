--- v6 (2026-04-24)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0299c901d1f746b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb558141306bd4f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0acd3ddd8a44627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a2403d55514f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf52cf4d13484be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0acd3ddd8a44627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12c36ba9025442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a2403d55514f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>