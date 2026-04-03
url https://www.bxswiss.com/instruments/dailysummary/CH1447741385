--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra740ad53d9b34999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0a50e1a53b4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa9adb763444380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e36b434fac44a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7577134a1e8478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa9adb763444380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0109ef4dd55848ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e36b434fac44a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,860</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.01.2026</x:t>
-[...586 lines deleted...]
-          <x:t>92,400</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>