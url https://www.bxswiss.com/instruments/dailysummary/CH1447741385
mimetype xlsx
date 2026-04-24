--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0a50e1a53b4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de6ad50057743e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e36b434fac44a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7407de982cf147f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0109ef4dd55848ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e36b434fac44a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa6098c13814253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7407de982cf147f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...87 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>84,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>