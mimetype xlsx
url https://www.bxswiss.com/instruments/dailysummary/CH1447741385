--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de6ad50057743e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cfe17eecc743b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7407de982cf147f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f17d906543f457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa6098c13814253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7407de982cf147f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5378e4a03e0b4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f17d906543f457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>84,000</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,310</x:t>
-[...183 lines deleted...]
-          <x:t>82,850</x:t>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>88,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>