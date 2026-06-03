--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cfe17eecc743b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c980f87a6f4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f17d906543f457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37858b61e9174801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5378e4a03e0b4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f17d906543f457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba172bea50540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37858b61e9174801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,374 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>