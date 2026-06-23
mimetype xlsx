--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c980f87a6f4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08273acd4a3e473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37858b61e9174801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646c0f26106247f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba172bea50540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37858b61e9174801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df32dab26ca4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646c0f26106247f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>68,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>