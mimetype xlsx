--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08273acd4a3e473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9baf412cb4f4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646c0f26106247f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe375b8f88b490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df32dab26ca4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646c0f26106247f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19384b33353d4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe375b8f88b490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,57 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...5 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +276,38 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>