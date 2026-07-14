--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9baf412cb4f4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd106623ac7f4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe375b8f88b490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1acc7d6a0224ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19384b33353d4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe375b8f88b490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c4bb0447444171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1acc7d6a0224ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>