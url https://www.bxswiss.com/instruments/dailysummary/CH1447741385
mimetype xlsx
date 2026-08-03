--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd106623ac7f4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce62438a3ebd466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1acc7d6a0224ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d87b18d6c0741c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c4bb0447444171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1acc7d6a0224ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e2cad1f53144a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d87b18d6c0741c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>