--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce62438a3ebd466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8392260779741a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d87b18d6c0741c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37225491774744ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e2cad1f53144a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d87b18d6c0741c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47765bc36ba144af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37225491774744ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>