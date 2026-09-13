--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8392260779741a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be33e43b5284f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37225491774744ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e055cf67164d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47765bc36ba144af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37225491774744ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73c427fd22e48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e055cf67164d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>