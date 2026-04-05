--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e36c829d6db482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a48397f6e0d4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfc26de368549bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bac75c2b9f34a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97f96929ac1429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfc26de368549bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ed10aa5e0a4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bac75c2b9f34a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,150</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>90,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>87,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>