--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a48397f6e0d4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295182773444e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bac75c2b9f34a4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeef0892f54a46ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ed10aa5e0a4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bac75c2b9f34a4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f36cb14f8d466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeef0892f54a46ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,640</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,880</x:t>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>92,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>