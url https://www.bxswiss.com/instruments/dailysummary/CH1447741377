--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295182773444e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed85b2a3dd542dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeef0892f54a46ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43380ffe18074cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f36cb14f8d466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeef0892f54a46ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c299c1c006b401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43380ffe18074cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>92,240</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,840</x:t>
-[...497 lines deleted...]
-          <x:t>90,400</x:t>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,270</x:t>
-[...58 lines deleted...]
-          <x:t>89,730</x:t>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>