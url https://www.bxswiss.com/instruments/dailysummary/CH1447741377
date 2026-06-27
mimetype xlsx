--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed85b2a3dd542dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832828616b2c491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43380ffe18074cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84171bafa184b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c299c1c006b401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43380ffe18074cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba806b8db5304fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84171bafa184b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>94,940</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,560</x:t>
-[...75 lines deleted...]
-          <x:t>96,410</x:t>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,370</x:t>
-[...161 lines deleted...]
-          <x:t>97,225</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>