--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832828616b2c491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1031be356bf484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84171bafa184b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16d0bb9a10247a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba806b8db5304fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84171bafa184b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70639e4ba58040e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16d0bb9a10247a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,410</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,370</x:t>
-[...168 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,590</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>96,690</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>