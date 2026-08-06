--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1031be356bf484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3732ec0469344a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16d0bb9a10247a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc52871d3b0e48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70639e4ba58040e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16d0bb9a10247a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118e311e4f1e4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc52871d3b0e48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...65 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,920</x:t>
-[...151 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...58 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>