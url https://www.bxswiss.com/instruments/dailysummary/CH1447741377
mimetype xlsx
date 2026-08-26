--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3732ec0469344a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234e98884cb8412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc52871d3b0e48fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ddaceff2ccc46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118e311e4f1e4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc52871d3b0e48fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f1492a0151431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ddaceff2ccc46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,920</x:t>
-[...151 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...65 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...360 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>