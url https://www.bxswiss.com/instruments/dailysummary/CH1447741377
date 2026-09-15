--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234e98884cb8412d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bfd8d9f04245e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ddaceff2ccc46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1838d116f743456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f1492a0151431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ddaceff2ccc46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5b31607e4c4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1838d116f743456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Tecan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...11 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,160</x:t>
-[...16 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,030</x:t>
-[...48 lines deleted...]
-          <x:t>102,090</x:t>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...85 lines deleted...]
-          <x:t>102,140</x:t>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>