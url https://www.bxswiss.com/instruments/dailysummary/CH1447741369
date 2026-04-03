--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d3725abbe346f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34037b04c964cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34e3e5b3bfc4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c31a4823a3f4318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d00da054d514e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34e3e5b3bfc4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecaf5b128ca4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c31a4823a3f4318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...21 lines deleted...]
-          <x:t>101,435</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>101,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...274 lines deleted...]
-          <x:t>102,390</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>