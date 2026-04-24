--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34037b04c964cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eaae29ba64047cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c31a4823a3f4318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reacb1120843f4961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecaf5b128ca4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c31a4823a3f4318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8c5fd3869c4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reacb1120843f4961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>97,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>97,760</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>