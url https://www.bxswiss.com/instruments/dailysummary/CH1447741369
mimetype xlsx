--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eaae29ba64047cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8df063f8644c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reacb1120843f4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7896084aeac94fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8c5fd3869c4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reacb1120843f4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c7f928683244e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7896084aeac94fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,270</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,820</x:t>
-[...571 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>