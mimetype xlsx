--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8df063f8644c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fc92a1efac4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7896084aeac94fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48ea9efd8d444aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c7f928683244e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7896084aeac94fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56721080a8894282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48ea9efd8d444aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,835</x:t>
-[...107 lines deleted...]
-          <x:t>101,970</x:t>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>102,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>