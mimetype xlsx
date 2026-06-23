--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fc92a1efac4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fffd4f9407346df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48ea9efd8d444aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1722d93971c34439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56721080a8894282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48ea9efd8d444aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ed169546394dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1722d93971c34439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>