--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad39f43fb8a44c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b5e1a12161476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f91bf35c264212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec7f01ce1b0455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50399eb1d4dd4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f91bf35c264212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe010a33c58c45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec7f01ce1b0455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>93,170</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>92,520</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,250</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>