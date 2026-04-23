--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b5e1a12161476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6dee8febda4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec7f01ce1b0455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366e7e0b2788449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe010a33c58c45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec7f01ce1b0455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74eee3f864541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366e7e0b2788449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>96,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,710</x:t>
-[...16 lines deleted...]
-          <x:t>97,360</x:t>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,360</x:t>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>96,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>