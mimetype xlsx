--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6dee8febda4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7d58f8c3744145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366e7e0b2788449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc9345bf6e94ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74eee3f864541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366e7e0b2788449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b6383a4e844511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc9345bf6e94ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,430</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,710</x:t>
-[...16 lines deleted...]
-          <x:t>97,360</x:t>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,360</x:t>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>97,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>98,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>97,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>