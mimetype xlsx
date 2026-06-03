--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7d58f8c3744145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57407a2f50bf433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc9345bf6e94ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5966758f8d584fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b6383a4e844511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc9345bf6e94ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bac03e51a84de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5966758f8d584fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,480</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>