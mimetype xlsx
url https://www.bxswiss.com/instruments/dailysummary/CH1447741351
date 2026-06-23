--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57407a2f50bf433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dea8b4118de4f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5966758f8d584fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c5f841bd3f4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bac03e51a84de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5966758f8d584fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef3be148a8d41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c5f841bd3f4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>100,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>99,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>