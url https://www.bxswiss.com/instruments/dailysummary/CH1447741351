--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dea8b4118de4f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R151042af128e4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c5f841bd3f4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2308f201ec2c40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef3be148a8d41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c5f841bd3f4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5150a0e0b3534914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2308f201ec2c40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,060</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>98,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,020</x:t>
-[...166 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>