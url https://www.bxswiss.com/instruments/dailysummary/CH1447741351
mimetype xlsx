--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R151042af128e4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac9c759363b43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2308f201ec2c40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeba45242a124de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5150a0e0b3534914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2308f201ec2c40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac1768d65f340bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeba45242a124de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,300</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,020</x:t>
-[...70 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,910</x:t>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>99,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,280</x:t>
-[...328 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>