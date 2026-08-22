--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac9c759363b43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179ae05674ee4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeba45242a124de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a0c0eed95d43ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac1768d65f340bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeba45242a124de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d173474dc6452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a0c0eed95d43ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>99,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,040</x:t>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>99,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>101,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>