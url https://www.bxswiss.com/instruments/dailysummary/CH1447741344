--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9866c2f47b24f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35456788fcec4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e80716cb4f94e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95df4a037d5c4fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9560e5fb2687408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e80716cb4f94e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89005eb7ac9f4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95df4a037d5c4fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...21 lines deleted...]
-          <x:t>102,380</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,410</x:t>
-[...114 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,530</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>102,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>