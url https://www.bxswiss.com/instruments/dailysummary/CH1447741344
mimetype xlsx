--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35456788fcec4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dd96d309a34b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95df4a037d5c4fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb078aaa3fd7741d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89005eb7ac9f4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95df4a037d5c4fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cac272087654e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb078aaa3fd7741d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>20.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,700</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>