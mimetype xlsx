--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dd96d309a34b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970de72431324a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb078aaa3fd7741d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02bea4c2ac649e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cac272087654e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb078aaa3fd7741d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8756a6a4074566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02bea4c2ac649e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...11 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...48 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>99,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>