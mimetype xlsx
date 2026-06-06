--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970de72431324a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ced0ec1dee246f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02bea4c2ac649e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a4297215db403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8756a6a4074566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02bea4c2ac649e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb487c21daf904e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a4297215db403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>100,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>100,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>