--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ced0ec1dee246f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921a764ff6ee4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a4297215db403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc50a3108301458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb487c21daf904e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a4297215db403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25c09a57d6c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc50a3108301458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,865</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...70 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
-[...11 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>101,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,675</x:t>
-[...139 lines deleted...]
-          <x:t>101,145</x:t>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>