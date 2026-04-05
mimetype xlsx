--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f498c2fd704226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b3fb11e537446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47de5b6e6644f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3633fa71e27410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a429fd1f9934a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47de5b6e6644f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cee16de6d446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3633fa71e27410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...85 lines deleted...]
-          <x:t>102,210</x:t>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>102,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,220</x:t>
-[...43 lines deleted...]
-          <x:t>102,210</x:t>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>102,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,330</x:t>
-[...124 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,795</x:t>
-[...117 lines deleted...]
-          <x:t>102,520</x:t>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>