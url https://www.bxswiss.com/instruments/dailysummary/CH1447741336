--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b3fb11e537446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6d973033bf41cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3633fa71e27410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7663733d3b4b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cee16de6d446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3633fa71e27410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f31aab750ab48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7663733d3b4b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,070</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>102,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>102,530</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,480</x:t>
-[...404 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>