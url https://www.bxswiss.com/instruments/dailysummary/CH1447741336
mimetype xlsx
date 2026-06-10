--- v8 (2026-04-27)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6d973033bf41cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67307bee5fc4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7663733d3b4b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e5b8087e534c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f31aab750ab48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7663733d3b4b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505a9d8caa13479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e5b8087e534c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>102,280</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>