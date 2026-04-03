--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9be984a144c4ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf9cd6b6a0845b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a8c8a5f06d4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32f7e15af5b437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266b1bcb030c4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a8c8a5f06d4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2ecde3e38b4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32f7e15af5b437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>