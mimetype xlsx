--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf9cd6b6a0845b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d1057ad921497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32f7e15af5b437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c5b8fcbed04be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2ecde3e38b4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32f7e15af5b437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e1b4d5e6a14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c5b8fcbed04be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,470</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...598 lines deleted...]
-          <x:t>96,770</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>