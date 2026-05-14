--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d1057ad921497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62d76ce5c034ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c5b8fcbed04be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b3ec664e98484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e1b4d5e6a14c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c5b8fcbed04be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d66c7f42364c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b3ec664e98484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>