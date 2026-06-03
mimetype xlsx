--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62d76ce5c034ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf431c28b37cb4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b3ec664e98484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70db448588144ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d66c7f42364c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b3ec664e98484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e886c0e0bd04916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70db448588144ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...372 lines deleted...]
-          <x:t>100,180</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>99,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>