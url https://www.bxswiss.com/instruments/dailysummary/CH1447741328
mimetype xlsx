--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf431c28b37cb4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25758706d52d4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70db448588144ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871d4d8d14074197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e886c0e0bd04916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70db448588144ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef12960e67043e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871d4d8d14074197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>