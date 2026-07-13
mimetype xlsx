--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25758706d52d4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3757d8d69434b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871d4d8d14074197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d97c0d04e94bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef12960e67043e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871d4d8d14074197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20ff27da3d94f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d97c0d04e94bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...16 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...11 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...26 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>100,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...161 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>