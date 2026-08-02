--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3757d8d69434b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53a715a31dd4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d97c0d04e94bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f27181dabf4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20ff27da3d94f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d97c0d04e94bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b777075722495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f27181dabf4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...335 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...38 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...85 lines deleted...]
-          <x:t>101,175</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>