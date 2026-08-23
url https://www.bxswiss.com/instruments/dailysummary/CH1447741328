--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53a715a31dd4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35bf9e31fa14fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f27181dabf4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213c7df5916345ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b777075722495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f27181dabf4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f4747b520645b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213c7df5916345ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...443 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>