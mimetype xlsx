--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde36d7e5f9a24dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b12d51cb574b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3229808a106c4dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c43bdc89cad4bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9806b091356b46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3229808a106c4dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6070ff68f6c04133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c43bdc89cad4bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>