--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b12d51cb574b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc112c8d2c4e6446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c43bdc89cad4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087f0e4bfe544ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6070ff68f6c04133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c43bdc89cad4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193977e1e6324bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087f0e4bfe544ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
-[...139 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>100,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>99,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>