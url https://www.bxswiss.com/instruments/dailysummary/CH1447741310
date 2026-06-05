--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc112c8d2c4e6446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82877bdc5129415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087f0e4bfe544ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f7fb6fc556410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193977e1e6324bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087f0e4bfe544ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae900f930df4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f7fb6fc556410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,900</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>102,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,020</x:t>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>102,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>