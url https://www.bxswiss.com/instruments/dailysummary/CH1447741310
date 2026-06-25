--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82877bdc5129415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91c49b14f3e4243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f7fb6fc556410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289aae2bf08143a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae900f930df4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f7fb6fc556410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784c92c9413e4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289aae2bf08143a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,110</x:t>
-[...43 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...4 lines deleted...]
-          <x:t>102,330</x:t>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>102,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>102,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...4 lines deleted...]
-          <x:t>102,480</x:t>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>