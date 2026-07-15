--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91c49b14f3e4243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd4fc67998b43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289aae2bf08143a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4721b52b59fa4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784c92c9413e4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289aae2bf08143a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d970fd65c14a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4721b52b59fa4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...4 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>102,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>102,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...259 lines deleted...]
-          <x:t>102,560</x:t>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>102,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>