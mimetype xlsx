--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd4fc67998b43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e666587b77e4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4721b52b59fa4cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04e5f9a0a0d4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d970fd65c14a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4721b52b59fa4cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797db67d82124912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04e5f9a0a0d4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...16 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
-[...16 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...252 lines deleted...]
-          <x:t>101,325</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>