--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e666587b77e4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecab78eca824056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04e5f9a0a0d4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f233ae3de74faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797db67d82124912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04e5f9a0a0d4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e032e20257d40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f233ae3de74faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,355</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>101,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...151 lines deleted...]
-          <x:t>101,455</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...92 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,495</x:t>
-[...16 lines deleted...]
-          <x:t>101,525</x:t>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>