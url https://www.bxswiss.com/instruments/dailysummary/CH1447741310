--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecab78eca824056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558b668e68584699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f233ae3de74faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2965f8884d09444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e032e20257d40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f233ae3de74faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde0b9d30f4d478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2965f8884d09444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>