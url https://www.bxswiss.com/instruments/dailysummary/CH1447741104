--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f08d952aa04674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201b5de3365a4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52d8dee7a8f45f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4760b92ecc8499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037e734bd0ce4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52d8dee7a8f45f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3520fc325d084053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4760b92ecc8499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,200</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>96,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>