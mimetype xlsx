--- v5 (2026-04-03)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201b5de3365a4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6c579977284eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4760b92ecc8499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d23b0e1288f4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3520fc325d084053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4760b92ecc8499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc005fb9ac4b445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d23b0e1288f4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>