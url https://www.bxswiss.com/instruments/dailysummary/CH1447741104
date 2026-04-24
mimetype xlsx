--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6c579977284eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f0974e7fb04e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d23b0e1288f4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa7d059641f4e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc005fb9ac4b445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d23b0e1288f4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043f20ec62d44ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa7d059641f4e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>