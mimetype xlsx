--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89694ed184b24d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33b21b95dcf4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf578e2f2d854e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56135ed5ccf24d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f6c7e9740b482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf578e2f2d854e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d272329c3cf4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56135ed5ccf24d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>91,680</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>92,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,850</x:t>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>92,600</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,330</x:t>
-[...139 lines deleted...]
-          <x:t>95,540</x:t>
+          <x:t>92,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>