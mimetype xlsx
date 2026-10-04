--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33b21b95dcf4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0753133eb594bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56135ed5ccf24d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28386c549b6746d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d272329c3cf4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56135ed5ccf24d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1f0458e9e64387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28386c549b6746d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,850</x:t>
-[...16 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,100</x:t>
-[...43 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,200</x:t>
-[...522 lines deleted...]
-          <x:t>92,920</x:t>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>