--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0753133eb594bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3158516b3923410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28386c549b6746d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cc66342e6641c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1f0458e9e64387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28386c549b6746d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb63c7349ff54584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cc66342e6641c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,620</x:t>
-[...53 lines deleted...]
-          <x:t>94,560</x:t>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,410</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>92,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>