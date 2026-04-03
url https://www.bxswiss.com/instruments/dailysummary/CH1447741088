--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed8f19ded2f475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e84b805b6784c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8651d375784a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30222b69e0774ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6750be945947457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8651d375784a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d4ce6ec9a74181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30222b69e0774ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>