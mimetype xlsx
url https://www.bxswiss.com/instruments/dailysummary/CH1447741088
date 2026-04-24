--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e84b805b6784c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc455852471427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30222b69e0774ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026bbece42d64bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d4ce6ec9a74181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30222b69e0774ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1838b414bfbc4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026bbece42d64bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>91,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>