--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc455852471427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ecc81513a04564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026bbece42d64bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5da0f60887e45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1838b414bfbc4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026bbece42d64bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709beffd563146af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5da0f60887e45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,700</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,130</x:t>
-[...4 lines deleted...]
-          <x:t>91,420</x:t>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,280</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,600</x:t>
-[...414 lines deleted...]
-          <x:t>93,760</x:t>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>