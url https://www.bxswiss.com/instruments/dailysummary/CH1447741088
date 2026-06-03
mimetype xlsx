--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ecc81513a04564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9684ba72117441fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5da0f60887e45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd90bfea14b45da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709beffd563146af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5da0f60887e45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f40d8ac6ac486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd90bfea14b45da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>92,030</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>90,670</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>89,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>