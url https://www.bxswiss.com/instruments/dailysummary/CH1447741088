--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9684ba72117441fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2923367ba9df444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd90bfea14b45da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5885de9ccd4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f40d8ac6ac486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd90bfea14b45da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a9c672c6d94fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5885de9ccd4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,110</x:t>
-[...549 lines deleted...]
-          <x:t>89,370</x:t>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>