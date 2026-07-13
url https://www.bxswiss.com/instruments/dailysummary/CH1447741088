--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2923367ba9df444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c4dda650274139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5885de9ccd4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a3f16c26e24869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a9c672c6d94fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5885de9ccd4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7e39cfac97402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a3f16c26e24869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>