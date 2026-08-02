--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c4dda650274139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ff17f0f4a542ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a3f16c26e24869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra877a96d9466430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7e39cfac97402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a3f16c26e24869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3690b0f0ae8342ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra877a96d9466430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,570</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,050</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>91,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,740</x:t>
-[...102 lines deleted...]
-          <x:t>91,040</x:t>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>91,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>