--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ff17f0f4a542ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7bf5ca16584aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra877a96d9466430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b64b9267384ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3690b0f0ae8342ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra877a96d9466430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c70538e9cf4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b64b9267384ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>