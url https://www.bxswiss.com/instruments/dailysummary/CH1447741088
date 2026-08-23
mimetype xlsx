--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7bf5ca16584aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89694ed184b24d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b64b9267384ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf578e2f2d854e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c70538e9cf4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b64b9267384ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f6c7e9740b482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf578e2f2d854e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>94,110</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>94,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>91,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>91,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>