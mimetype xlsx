--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899a0d9d6ce24b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144174e7f3554509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1322619c1c64439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61a7231afe548c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8590fcbabaef4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1322619c1c64439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b2336183324f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61a7231afe548c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>96,750</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>93,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>