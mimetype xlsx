--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144174e7f3554509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5cdb2aca2a5419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61a7231afe548c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d6e26cebcc42eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b2336183324f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61a7231afe548c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b21cf855b7e419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d6e26cebcc42eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>92,700</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>96,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>