--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5cdb2aca2a5419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d833e806770441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d6e26cebcc42eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5fc5e22b004965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b21cf855b7e419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d6e26cebcc42eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb9e53854864ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5fc5e22b004965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,830</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
-[...301 lines deleted...]
-          <x:t>98,280</x:t>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>