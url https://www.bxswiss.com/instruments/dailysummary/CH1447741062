--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d833e806770441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4730b06dacc4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5fc5e22b004965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra313fc5bbe684979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb9e53854864ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5fc5e22b004965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a45a8f904c49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra313fc5bbe684979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,400</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...544 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>