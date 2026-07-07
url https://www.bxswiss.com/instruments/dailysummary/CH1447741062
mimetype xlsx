--- v10 (2026-06-10)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4730b06dacc4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8445224791674ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra313fc5bbe684979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0350e09f1bc14d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a45a8f904c49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra313fc5bbe684979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf751a4c68c3d4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0350e09f1bc14d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...26 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>98,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...107 lines deleted...]
-          <x:t>100,080</x:t>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>98,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>