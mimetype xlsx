--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8445224791674ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2dfd866ad54858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0350e09f1bc14d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460ac533bc044e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf751a4c68c3d4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0350e09f1bc14d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8f44ec439d42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460ac533bc044e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,860</x:t>
-[...38 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>