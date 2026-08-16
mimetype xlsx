--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2dfd866ad54858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a8a6241ccd4ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460ac533bc044e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c7b84c72544a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8f44ec439d42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460ac533bc044e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb0172f8dcf4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c7b84c72544a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,910</x:t>
-[...38 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,970</x:t>
-[...26 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,500</x:t>
-[...485 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>