--- v13 (2026-08-16)
+++ v14 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a8a6241ccd4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81af14054cf4b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c7b84c72544a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f0c3a1f91f4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb0172f8dcf4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c7b84c72544a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e2dfed11714e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f0c3a1f91f4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...603 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>