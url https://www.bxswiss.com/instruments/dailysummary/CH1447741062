--- v14 (2026-09-07)
+++ v15 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81af14054cf4b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a91d553227f42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f0c3a1f91f4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04f8dfe2ae149aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e2dfed11714e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f0c3a1f91f4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc0369f31834a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04f8dfe2ae149aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>97,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...53 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>