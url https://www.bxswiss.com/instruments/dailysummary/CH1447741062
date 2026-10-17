--- v15 (2026-09-27)
+++ v16 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a91d553227f42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19303d025e74253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04f8dfe2ae149aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26256fe1ba74268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc0369f31834a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04f8dfe2ae149aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968b2c2c714e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26256fe1ba74268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...303 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...26 lines deleted...]
-          <x:t>97,720</x:t>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
-[...107 lines deleted...]
-          <x:t>97,530</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>