--- v16 (2026-10-17)
+++ v17 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19303d025e74253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390385340687450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26256fe1ba74268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c9104bbe8f44bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968b2c2c714e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26256fe1ba74268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeb3fadb6ae4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c9104bbe8f44bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447741062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,340</x:t>
-[...576 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>