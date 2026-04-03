--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a1aaeeeff04ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce14b16fede4a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42537c54f2243f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7e711ed2a24714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b13c798e33e4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42537c54f2243f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4c8f1a9dd04b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7e711ed2a24714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Kühne + Nagel, Nestlé, Novartis, Roche, Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,440</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,390</x:t>
-[...475 lines deleted...]
-          <x:t>104,690</x:t>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,195</x:t>
-[...48 lines deleted...]
-          <x:t>103,945</x:t>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,805</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,615</x:t>
-[...58 lines deleted...]
-          <x:t>103,885</x:t>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>