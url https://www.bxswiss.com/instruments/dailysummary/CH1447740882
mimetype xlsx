--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce14b16fede4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e25c4403384291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7e711ed2a24714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5091bad682b14b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4c8f1a9dd04b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7e711ed2a24714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1119d8f38a784bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5091bad682b14b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Kühne + Nagel, Nestlé, Novartis, Roche, Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>104,690</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,195</x:t>
-[...11 lines deleted...]
-          <x:t>103,245</x:t>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,050</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>104,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>104,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>