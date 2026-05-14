--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e25c4403384291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa4f797a330459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5091bad682b14b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5dcaee3c364017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1119d8f38a784bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5091bad682b14b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85afeb76856a419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5dcaee3c364017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Kühne + Nagel, Nestlé, Novartis, Roche, Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,060</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>103,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>103,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>