--- v8 (2026-05-14)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa4f797a330459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce05e08616746b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5dcaee3c364017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae6dd0395d94eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85afeb76856a419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5dcaee3c364017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1cc506e3ed44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae6dd0395d94eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Kühne + Nagel, Nestlé, Novartis, Roche, Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,875</x:t>
-[...43 lines deleted...]
-          <x:t>103,805</x:t>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,805</x:t>
-[...70 lines deleted...]
-          <x:t>103,785</x:t>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,605</x:t>
-[...274 lines deleted...]
-          <x:t>103,655</x:t>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>