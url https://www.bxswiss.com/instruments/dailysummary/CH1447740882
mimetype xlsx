--- v9 (2026-07-07)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce05e08616746b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769ec26d6aa4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae6dd0395d94eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab0b5250b774e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1cc506e3ed44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae6dd0395d94eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra525aafcd3034d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab0b5250b774e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Kühne + Nagel, Nestlé, Novartis, Roche, Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>105,665</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,665</x:t>
-[...26 lines deleted...]
-          <x:t>105,925</x:t>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>105,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,605</x:t>
-[...36 lines deleted...]
-          <x:t>106,015</x:t>
+          <x:t>106,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>