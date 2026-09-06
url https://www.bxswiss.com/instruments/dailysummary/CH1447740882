--- v10 (2026-08-16)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769ec26d6aa4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1405bc6dcca0448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab0b5250b774e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285a63306cbf4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra525aafcd3034d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab0b5250b774e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a85423e2fcb4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285a63306cbf4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Kühne + Nagel, Nestlé, Novartis, Roche, Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,450</x:t>
-[...70 lines deleted...]
-          <x:t>106,445</x:t>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,445</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,250</x:t>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,815</x:t>
-[...33 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>106,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,485</x:t>
-[...97 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,900</x:t>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,685</x:t>
-[...161 lines deleted...]
-          <x:t>106,645</x:t>
+          <x:t>106,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>