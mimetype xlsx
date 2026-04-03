--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046d63ff7e904eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d5f64fe79a4463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af86acc53574133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be27826825740fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb906d34a6944451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af86acc53574133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10fb68f142084968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be27826825740fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>99,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...340 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,410</x:t>
-[...188 lines deleted...]
-          <x:t>98,460</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>