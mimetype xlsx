--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d5f64fe79a4463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66eb1d3a5cf54828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be27826825740fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573cf5baf20d445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10fb68f142084968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be27826825740fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b965ac0ca934df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573cf5baf20d445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,410</x:t>
-[...146 lines deleted...]
-          <x:t>96,970</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,970</x:t>
-[...124 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...274 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>