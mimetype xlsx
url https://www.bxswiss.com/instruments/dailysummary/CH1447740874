--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66eb1d3a5cf54828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235ed87f961c4e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573cf5baf20d445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref89bf0267174a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b965ac0ca934df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573cf5baf20d445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a363c3f55fa403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref89bf0267174a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>