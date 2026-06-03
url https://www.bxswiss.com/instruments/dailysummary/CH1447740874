--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235ed87f961c4e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbac842c237d4ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref89bf0267174a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ac3f30a6aa46e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a363c3f55fa403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref89bf0267174a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb4f8e82de94eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ac3f30a6aa46e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>102,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...53 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>