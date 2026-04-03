--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d3cd8c9ae5448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a04c6d2aab54c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5395ca873c4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5baefb60b234ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a6380ff6634913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5395ca873c4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9132859914419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5baefb60b234ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>