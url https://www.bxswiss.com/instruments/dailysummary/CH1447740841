--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a04c6d2aab54c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb3f52227084bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5baefb60b234ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf88324e7fb04dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9132859914419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5baefb60b234ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5d91863cf443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf88324e7fb04dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>