--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb3f52227084bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2ececffac4441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf88324e7fb04dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757072700d724e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5d91863cf443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf88324e7fb04dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa03f70948d0454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757072700d724e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>