--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2ececffac4441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41723f23557241fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757072700d724e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eba232942514445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa03f70948d0454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757072700d724e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef9934f60c54cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eba232942514445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>