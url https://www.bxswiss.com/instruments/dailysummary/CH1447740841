--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41723f23557241fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e84308b3d0b42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eba232942514445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra690b97d71de4853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef9934f60c54cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eba232942514445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566a54b644cd467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra690b97d71de4853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,320</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>