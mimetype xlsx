--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e84308b3d0b42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra850ce10f3ba493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra690b97d71de4853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb024a467034d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566a54b644cd467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra690b97d71de4853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3ac7b10d10484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb024a467034d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>