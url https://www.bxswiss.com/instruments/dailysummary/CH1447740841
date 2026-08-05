--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra850ce10f3ba493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190b7efcead94299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb024a467034d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc26b1b7bdc940e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3ac7b10d10484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb024a467034d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9740dcba354d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc26b1b7bdc940e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>69,155</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>