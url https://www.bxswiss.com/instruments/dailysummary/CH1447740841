--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190b7efcead94299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4aa5b3e50b4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc26b1b7bdc940e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e01e26211d41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9740dcba354d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc26b1b7bdc940e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3e0111766e4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e01e26211d41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>