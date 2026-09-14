--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4aa5b3e50b4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a6c259cab64adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e01e26211d41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eee5499e79149fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3e0111766e4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e01e26211d41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27850bd45ea74522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eee5499e79149fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.08% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>