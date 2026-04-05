--- v5 (2026-02-21)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677fd6e864654b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f6e3588e40428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e42211a8794d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec959884bcaf4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54e4afd081d4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e42211a8794d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6197feaed76248e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec959884bcaf4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.48% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.01.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,560</x:t>
-[...576 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>