--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f6e3588e40428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03446e7c483e4623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec959884bcaf4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra094ab456d9a4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6197feaed76248e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec959884bcaf4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da9febd2dd54967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra094ab456d9a4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.48% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,050</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>