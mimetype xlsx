--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03446e7c483e4623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd77c8fe09a4dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra094ab456d9a4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1ef0596e984cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da9febd2dd54967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra094ab456d9a4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42c5973043c4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1ef0596e984cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.48% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,265</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>