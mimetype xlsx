--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7362903c52a46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc682fad314284056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433686eb656640bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb53ded8526e4beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982367a87c2741e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433686eb656640bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08af86852e2400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb53ded8526e4beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,820</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>