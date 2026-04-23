--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc682fad314284056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1469fa250584fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb53ded8526e4beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ed300fc10e4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08af86852e2400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb53ded8526e4beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215b3768b754451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ed300fc10e4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...75 lines deleted...]
-          <x:t>99,080</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,790</x:t>
-[...409 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>