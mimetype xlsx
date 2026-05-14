--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1469fa250584fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04dd21ae4f44de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ed300fc10e4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2a484ba8354327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215b3768b754451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ed300fc10e4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633a751f8c864405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2a484ba8354327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,220</x:t>
-[...97 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,090</x:t>
-[...112 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>