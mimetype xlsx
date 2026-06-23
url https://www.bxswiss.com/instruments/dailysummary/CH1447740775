--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04dd21ae4f44de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d532e4531f467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2a484ba8354327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b91d3ed39d484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633a751f8c864405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2a484ba8354327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red693503dcc54b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b91d3ed39d484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...134 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,000</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,110</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>