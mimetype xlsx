--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d532e4531f467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b91e8cd46b41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b91d3ed39d484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e782e14f3b34e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red693503dcc54b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b91d3ed39d484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabcae196341840c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e782e14f3b34e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,685</x:t>
-[...544 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>