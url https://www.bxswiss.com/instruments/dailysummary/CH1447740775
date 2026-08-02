--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b91e8cd46b41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab905a7c48814cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e782e14f3b34e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c55b6b2fd364c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabcae196341840c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e782e14f3b34e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b772c777d74085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c55b6b2fd364c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>100,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>