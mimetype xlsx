--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab905a7c48814cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84ea951a24449c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c55b6b2fd364c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c35ab9386e4615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b772c777d74085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c55b6b2fd364c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e16cc2dc5b46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c35ab9386e4615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.25% p.a. Barrier Reverse Convertible on Nestlé</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
-[...65 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>100,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...87 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...274 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>