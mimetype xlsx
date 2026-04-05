--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29257fd214b947ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a7239f815649e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a7daa0de914de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ec53608f4b4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802ada2947c94e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a7daa0de914de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5f518d7b474bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ec53608f4b4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...409 lines deleted...]
-          <x:t>77,455</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>79,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>