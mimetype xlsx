--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a7239f815649e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4bc6a83f9e4c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ec53608f4b4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45186d2665b14ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5f518d7b474bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ec53608f4b4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a4b983952a4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45186d2665b14ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>79,145</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>81,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>78,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>