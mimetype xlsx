--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4bc6a83f9e4c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0f015f5db242f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45186d2665b14ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56fa584c7374477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a4b983952a4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45186d2665b14ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb64798823d845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56fa584c7374477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>