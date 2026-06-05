--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0f015f5db242f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra953bbb346f44537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56fa584c7374477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45074842146b4796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb64798823d845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56fa584c7374477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b98495297714014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45074842146b4796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>