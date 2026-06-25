--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra953bbb346f44537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf92092eaeac4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45074842146b4796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eaf5b2f03404de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b98495297714014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45074842146b4796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ddbc538477c4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eaf5b2f03404de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,900</x:t>
-[...232 lines deleted...]
-          <x:t>92,350</x:t>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,350</x:t>
-[...161 lines deleted...]
-          <x:t>94,250</x:t>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>94,100</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>