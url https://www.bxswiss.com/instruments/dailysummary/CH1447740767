--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf92092eaeac4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4160ee40ee54eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eaf5b2f03404de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a19a2e5c634b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ddbc538477c4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eaf5b2f03404de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe8c4967cff4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a19a2e5c634b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,250</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>94,230</x:t>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>