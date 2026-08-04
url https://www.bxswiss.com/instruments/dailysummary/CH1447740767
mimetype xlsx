--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4160ee40ee54eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f6e708575b435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a19a2e5c634b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9c8654769544dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe8c4967cff4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a19a2e5c634b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4f33e328444d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9c8654769544dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,250</x:t>
-[...43 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...269 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>