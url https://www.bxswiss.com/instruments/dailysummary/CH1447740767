--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f6e708575b435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dc24f7ab9c4c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9c8654769544dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4bcf4e80584fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4f33e328444d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9c8654769544dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9781880c154fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4bcf4e80584fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...65 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,915</x:t>
-[...85 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...397 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>