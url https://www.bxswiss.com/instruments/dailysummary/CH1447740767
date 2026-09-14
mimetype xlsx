--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dc24f7ab9c4c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9020dd2f760d44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4bcf4e80584fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ed11260734cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9781880c154fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4bcf4e80584fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3b7d9656b44ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ed11260734cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,000</x:t>
-[...495 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>