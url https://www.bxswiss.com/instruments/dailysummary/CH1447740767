--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9020dd2f760d44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d581fe660d4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ed11260734cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99e52f9f7c24ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3b7d9656b44ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ed11260734cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581950693a404d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99e52f9f7c24ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,520</x:t>
-[...328 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>98,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>