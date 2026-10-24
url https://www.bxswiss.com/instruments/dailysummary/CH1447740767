--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d581fe660d4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84ebc6071854106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99e52f9f7c24ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3854d2d71a3e4f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581950693a404d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99e52f9f7c24ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b31e84061194127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3854d2d71a3e4f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...387 lines deleted...]
-          <x:t>92,720</x:t>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>