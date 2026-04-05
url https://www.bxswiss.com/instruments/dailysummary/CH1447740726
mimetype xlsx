--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276a8f5f67554b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b74d57951a245c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbfb373662b498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42459223985549f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eaad12899754ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbfb373662b498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66fa41e10be4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42459223985549f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,230</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>25.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>