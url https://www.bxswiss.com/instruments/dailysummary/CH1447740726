--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b74d57951a245c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acca9cf8d554c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42459223985549f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3f2e9eb3954a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66fa41e10be4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42459223985549f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79250eb17c4e444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3f2e9eb3954a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>86,330</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>87,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,720</x:t>
-[...58 lines deleted...]
-          <x:t>88,340</x:t>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>