--- v5 (2026-05-15)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acca9cf8d554c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe7945146154c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3f2e9eb3954a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856ea39cf8d44aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79250eb17c4e444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3f2e9eb3954a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racad2ad91be04173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856ea39cf8d44aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,960</x:t>
-[...421 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,980</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>