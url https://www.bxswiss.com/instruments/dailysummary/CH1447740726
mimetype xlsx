--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe7945146154c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57caa84caa4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856ea39cf8d44aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd9506a500b4ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racad2ad91be04173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856ea39cf8d44aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88044c6d40b4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd9506a500b4ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>73,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>