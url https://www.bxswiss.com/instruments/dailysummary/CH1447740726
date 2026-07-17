--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57caa84caa4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf36f6cad6b45c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd9506a500b4ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3502ccc60a034393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88044c6d40b4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd9506a500b4ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ec5c99eab4429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3502ccc60a034393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>