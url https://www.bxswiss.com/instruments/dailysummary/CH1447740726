--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf36f6cad6b45c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb143fc7477764382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3502ccc60a034393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e2758fef8e4531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ec5c99eab4429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3502ccc60a034393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac80ce88290401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e2758fef8e4531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>