--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb143fc7477764382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b845c5b04941f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e2758fef8e4531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ead994115634a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac80ce88290401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e2758fef8e4531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7182aff2e2b448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ead994115634a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>