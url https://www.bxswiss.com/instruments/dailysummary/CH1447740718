--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfccbeb18af374fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee8457021840e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5b9d454df047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8f4cd8073f4936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c98c65980e40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5b9d454df047b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a96302f6494f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8f4cd8073f4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>93,960</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,420</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,560</x:t>
-[...161 lines deleted...]
-          <x:t>86,410</x:t>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>