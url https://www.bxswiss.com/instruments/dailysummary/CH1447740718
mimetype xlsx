--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee8457021840e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c818687178248ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8f4cd8073f4936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca437395a4040ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a96302f6494f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8f4cd8073f4936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced18eee1d404e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca437395a4040ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>89,280</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,560</x:t>
-[...443 lines deleted...]
-          <x:t>87,700</x:t>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,420</x:t>
-[...43 lines deleted...]
-          <x:t>92,110</x:t>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>91,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>