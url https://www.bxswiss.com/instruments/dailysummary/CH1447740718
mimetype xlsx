--- v6 (2026-04-26)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c818687178248ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947722d5edec44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca437395a4040ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762e4c9e6f70453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced18eee1d404e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca437395a4040ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b123399c4d34f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762e4c9e6f70453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>92,110</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>91,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,500</x:t>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,910</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>93,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>92,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>