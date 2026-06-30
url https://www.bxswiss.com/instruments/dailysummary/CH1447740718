--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947722d5edec44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b3017df1cd4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762e4c9e6f70453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e79c5a1e9c54bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b123399c4d34f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762e4c9e6f70453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f18129b997c4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e79c5a1e9c54bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>94,390</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,940</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>89,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
@@ -663,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>