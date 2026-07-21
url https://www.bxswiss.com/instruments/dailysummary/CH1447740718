--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b3017df1cd4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12377a83c59b4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e79c5a1e9c54bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c37e8fcfb054f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f18129b997c4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e79c5a1e9c54bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618d98a5b70e411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c37e8fcfb054f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>76,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>