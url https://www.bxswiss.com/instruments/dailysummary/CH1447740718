--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12377a83c59b4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3badafc2a644e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c37e8fcfb054f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4246e626bd147b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618d98a5b70e411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c37e8fcfb054f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f33493c5234988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4246e626bd147b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>