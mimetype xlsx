--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861449934e34469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4460763775c04ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba00e332384a4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3d8c2661604235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5771637a1784718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba00e332384a4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c6852c31664239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3d8c2661604235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,950</x:t>
-[...21 lines deleted...]
-          <x:t>92,620</x:t>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,750</x:t>
-[...48 lines deleted...]
-          <x:t>93,560</x:t>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>93,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>