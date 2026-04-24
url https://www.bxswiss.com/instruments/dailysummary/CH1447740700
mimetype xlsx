--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4460763775c04ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d13e62665b942b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3d8c2661604235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948934f9a5f5451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c6852c31664239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3d8c2661604235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffb9cc4bffb4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948934f9a5f5451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,790</x:t>
-[...242 lines deleted...]
-          <x:t>92,850</x:t>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,380</x:t>
-[...6 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,160</x:t>
-[...70 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,160</x:t>
-[...144 lines deleted...]
-          <x:t>92,180</x:t>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>