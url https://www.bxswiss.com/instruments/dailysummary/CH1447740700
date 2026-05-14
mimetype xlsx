--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d13e62665b942b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb83f0433d34b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948934f9a5f5451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133e2c9d87444afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffb9cc4bffb4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948934f9a5f5451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a49d4444094086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133e2c9d87444afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,160</x:t>
-[...70 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,160</x:t>
-[...48 lines deleted...]
-          <x:t>83,980</x:t>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>86,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>