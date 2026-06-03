--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb83f0433d34b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dd47c5426c43f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133e2c9d87444afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e9fd00caf6499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a49d4444094086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133e2c9d87444afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d93217999aa4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e9fd00caf6499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>