--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dd47c5426c43f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd25b31936f412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e9fd00caf6499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38bf7f178444bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d93217999aa4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e9fd00caf6499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfb53d2734e46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38bf7f178444bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>76,625</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>78,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,290</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>75,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>