--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd25b31936f412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896a5f90fe9d482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38bf7f178444bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9cb8b139a24e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfb53d2734e46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38bf7f178444bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94798e13e3ff4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9cb8b139a24e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>75,980</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,215</x:t>
-[...146 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,570</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>