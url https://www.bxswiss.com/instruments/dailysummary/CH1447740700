--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896a5f90fe9d482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288e4ef8a383474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9cb8b139a24e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3affb48534084479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94798e13e3ff4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9cb8b139a24e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5848f183cdf4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3affb48534084479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>66,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>