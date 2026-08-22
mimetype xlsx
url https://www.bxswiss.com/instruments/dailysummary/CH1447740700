--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288e4ef8a383474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1810d7fc80044e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3affb48534084479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaeccffda1b041cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5848f183cdf4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3affb48534084479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R373e4603c2254429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaeccffda1b041cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>