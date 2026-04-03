--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e58eae96f04734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3285ab09f946bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31e251d32a8408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90836f9f22834157"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e57f97e0ef432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31e251d32a8408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26ed782ab43443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90836f9f22834157" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.26% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,545</x:t>
-[...102 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>