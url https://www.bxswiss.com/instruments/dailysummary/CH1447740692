--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3285ab09f946bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad75dd9e1b84218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90836f9f22834157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1254586f02324e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26ed782ab43443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90836f9f22834157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e2efd7483f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1254586f02324e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.26% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...16 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...441 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>