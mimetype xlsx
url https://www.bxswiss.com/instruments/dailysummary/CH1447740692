--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad75dd9e1b84218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b253bf55894f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1254586f02324e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5cd4e817224b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e2efd7483f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1254586f02324e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f73552bef804721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5cd4e817224b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.26% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>