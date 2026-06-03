--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b253bf55894f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce798a286f0401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5cd4e817224b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392fc31760594661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f73552bef804721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5cd4e817224b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf871e8e94c3d4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392fc31760594661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.26% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>101,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...48 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>