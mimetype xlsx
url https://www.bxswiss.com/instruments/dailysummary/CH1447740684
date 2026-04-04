--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8379a28d7264f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4d3096724b47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805b0d2174384670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca121704d6304a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e12e21c0b2c4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805b0d2174384670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1238eed1c4b04723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca121704d6304a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>86,360</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>86,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,380</x:t>
-[...350 lines deleted...]
-          <x:t>83,580</x:t>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>