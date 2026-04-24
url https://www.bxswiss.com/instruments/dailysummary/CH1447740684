--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4d3096724b47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2ec6fea1ee4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca121704d6304a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1292d4d1305f4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1238eed1c4b04723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca121704d6304a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R877d62c6f8064220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1292d4d1305f4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>