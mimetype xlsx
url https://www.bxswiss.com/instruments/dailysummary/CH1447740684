--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2ec6fea1ee4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1559d96b0a4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1292d4d1305f4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cbc651375246be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R877d62c6f8064220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1292d4d1305f4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72213693d8c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cbc651375246be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>84,020</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>86,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>