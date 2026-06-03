--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1559d96b0a4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8341fbcc1f9944eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cbc651375246be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d79632203a49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72213693d8c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cbc651375246be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee5b2ea7a674557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d79632203a49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>91,770</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,870</x:t>
-[...43 lines deleted...]
-          <x:t>84,780</x:t>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,730</x:t>
-[...328 lines deleted...]
-          <x:t>84,970</x:t>
+          <x:t>86,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>