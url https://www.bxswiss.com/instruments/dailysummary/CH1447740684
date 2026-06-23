--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8341fbcc1f9944eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dec289b5554dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d79632203a49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274599c43c414287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee5b2ea7a674557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d79632203a49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7e1af173944b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274599c43c414287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>87,020</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,680</x:t>
-[...210 lines deleted...]
-          <x:t>90,660</x:t>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>86,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>