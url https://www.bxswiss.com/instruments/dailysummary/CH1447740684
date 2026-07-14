--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dec289b5554dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fde68a9f034271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274599c43c414287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228fdb0ca6894a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7e1af173944b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274599c43c414287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9210c587f02b4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228fdb0ca6894a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>91,950</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,850</x:t>
-[...517 lines deleted...]
-          <x:t>84,820</x:t>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>