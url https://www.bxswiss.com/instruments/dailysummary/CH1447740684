--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fde68a9f034271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9da510f9c834766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228fdb0ca6894a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf81c6cf8d9a41d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9210c587f02b4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228fdb0ca6894a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bafb07ee534734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf81c6cf8d9a41d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>