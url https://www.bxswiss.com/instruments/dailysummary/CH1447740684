--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9da510f9c834766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b5328a00a847cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf81c6cf8d9a41d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2ca321eef24de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bafb07ee534734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf81c6cf8d9a41d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a8664ab4c14e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2ca321eef24de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>92,350</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,860</x:t>
-[...404 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>94,610</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>