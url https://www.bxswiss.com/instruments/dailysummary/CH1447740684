--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b5328a00a847cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ca3a82df614c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2ca321eef24de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eab3ce9b7584b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a8664ab4c14e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2ca321eef24de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36b96a1b05f451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eab3ce9b7584b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.03% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>