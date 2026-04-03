--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac19c5d9f9c44aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re313e9bc94494907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5136a52e64554287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4bdb78f94c45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a28763ab0743e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5136a52e64554287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660e365c8fc7429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4bdb78f94c45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.90% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>