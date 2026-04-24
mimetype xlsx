--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re313e9bc94494907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756f8e5b8fdf4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4bdb78f94c45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe80cd92d648417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660e365c8fc7429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4bdb78f94c45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d4d7c07ae64bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe80cd92d648417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.90% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,900</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>94,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>