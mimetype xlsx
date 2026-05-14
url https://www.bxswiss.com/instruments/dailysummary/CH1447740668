--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756f8e5b8fdf4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6315dca0edd4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe80cd92d648417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548bd3a620e64e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d4d7c07ae64bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe80cd92d648417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ab1b7ed8e14921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548bd3a620e64e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.90% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>