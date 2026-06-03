--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6315dca0edd4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b264ca23544a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548bd3a620e64e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190fda1c08ac4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ab1b7ed8e14921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548bd3a620e64e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42e9d11352d49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190fda1c08ac4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.90% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...431 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...53 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>