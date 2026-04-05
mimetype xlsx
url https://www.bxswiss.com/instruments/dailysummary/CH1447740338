--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3379633df94246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7d3baa02fc4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121c236a2524449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078a5bc3990a4f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53373ecbc8ee4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121c236a2524449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb77e8b8f27460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078a5bc3990a4f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>84,600</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,820</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>82,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>