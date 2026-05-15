--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7d3baa02fc4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fccf1ce36fe4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078a5bc3990a4f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6252df82d6f64040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb77e8b8f27460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078a5bc3990a4f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78450af6ca03454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6252df82d6f64040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>76,705</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>79,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>