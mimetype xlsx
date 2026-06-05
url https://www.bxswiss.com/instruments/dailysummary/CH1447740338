--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fccf1ce36fe4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c8f699ed3f4dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6252df82d6f64040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af48bcdea9e4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78450af6ca03454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6252df82d6f64040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ff7b921b3c4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af48bcdea9e4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>76,310</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,060</x:t>
@@ -717,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>