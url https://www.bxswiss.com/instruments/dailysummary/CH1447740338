--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c8f699ed3f4dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6e40ee13924f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af48bcdea9e4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2e3562d1bf4f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ff7b921b3c4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af48bcdea9e4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2caa56517f1240ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2e3562d1bf4f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>63,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>