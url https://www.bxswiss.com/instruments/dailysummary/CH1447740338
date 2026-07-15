--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6e40ee13924f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57c9f3cb279485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2e3562d1bf4f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re675cbfee5014ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2caa56517f1240ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2e3562d1bf4f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc947d4ccbf4a4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re675cbfee5014ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>