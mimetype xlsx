--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57c9f3cb279485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aabc566b284b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re675cbfee5014ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e792fb8c0d4999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc947d4ccbf4a4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re675cbfee5014ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a5ff021dd34ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e792fb8c0d4999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>