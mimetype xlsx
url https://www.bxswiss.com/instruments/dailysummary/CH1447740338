--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aabc566b284b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf582f51c7c9e47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e792fb8c0d4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee6aa87d98c4bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a5ff021dd34ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e792fb8c0d4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b02b75240784c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee6aa87d98c4bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>