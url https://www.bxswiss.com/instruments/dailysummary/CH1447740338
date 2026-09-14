--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf582f51c7c9e47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2f234eead94a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee6aa87d98c4bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b91e3741c64768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b02b75240784c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee6aa87d98c4bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5f14890a024ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b91e3741c64768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>