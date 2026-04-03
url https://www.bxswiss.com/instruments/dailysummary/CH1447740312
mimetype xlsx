--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c13dfcfcefe440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954838fe160f4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2d9d886b5e4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e13eb252e643d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0453497f3e1437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2d9d886b5e4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda48db4d2b7431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e13eb252e643d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,200</x:t>
-[...571 lines deleted...]
-          <x:t>81,880</x:t>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>84,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>