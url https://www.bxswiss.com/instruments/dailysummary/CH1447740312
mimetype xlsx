--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954838fe160f4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b81e030944492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e13eb252e643d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b8a6ddc4c44429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda48db4d2b7431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e13eb252e643d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587c91bd7f974985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b8a6ddc4c44429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...156 lines deleted...]
-          <x:t>82,710</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>87,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,750</x:t>
-[...242 lines deleted...]
-          <x:t>88,610</x:t>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>