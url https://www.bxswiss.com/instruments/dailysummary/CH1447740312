--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b81e030944492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f55ba069c74106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b8a6ddc4c44429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4444a1fcb2498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587c91bd7f974985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b8a6ddc4c44429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5afe467cc44236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4444a1fcb2498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>73,910</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,780</x:t>
-[...387 lines deleted...]
-          <x:t>83,830</x:t>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>