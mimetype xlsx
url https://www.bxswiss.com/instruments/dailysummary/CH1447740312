--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f55ba069c74106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4580ab783c14c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab4444a1fcb2498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd5b83c441c44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5afe467cc44236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab4444a1fcb2498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e0434d1cae4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd5b83c441c44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>81,810</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>83,670</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>79,365</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>