--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4580ab783c14c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa652aa12d04ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd5b83c441c44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98985b1549941a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e0434d1cae4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd5b83c441c44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1223adad594fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98985b1549941a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>82,090</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>