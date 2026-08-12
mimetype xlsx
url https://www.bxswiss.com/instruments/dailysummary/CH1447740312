--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa652aa12d04ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98694cd10f943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98985b1549941a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2085e392593549b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1223adad594fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98985b1549941a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb85fe42444405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2085e392593549b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>70,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>