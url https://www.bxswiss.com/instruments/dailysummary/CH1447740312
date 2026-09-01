--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98694cd10f943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f3955b5ba243fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2085e392593549b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb603bc0b2bde4487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb85fe42444405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2085e392593549b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94196781e2704946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb603bc0b2bde4487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>