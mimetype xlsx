--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb21513b51a4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0051cbbc627a4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0488057704684412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148084b079e74bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd856553e8604734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0488057704684412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc67b4dd5cc64089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148084b079e74bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,620</x:t>
-[...453 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>98,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>