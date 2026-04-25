--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0051cbbc627a4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f99b72d7bfb430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148084b079e74bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f6ee3bfe654933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc67b4dd5cc64089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148084b079e74bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2619d4680b554715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f6ee3bfe654933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,915</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...539 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>