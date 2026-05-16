--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f99b72d7bfb430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a1f08922f94142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f6ee3bfe654933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fcb265275348b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2619d4680b554715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f6ee3bfe654933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2b34766cb94531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fcb265275348b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...470 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...58 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>