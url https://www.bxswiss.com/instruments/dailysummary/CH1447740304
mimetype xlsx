--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a1f08922f94142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f81c1cc918e4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fcb265275348b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04d265cb2054a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2b34766cb94531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fcb265275348b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92064ed457914128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04d265cb2054a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,390</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>100,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...38 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...232 lines deleted...]
-          <x:t>101,135</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...26 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...154 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>