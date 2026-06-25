--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f81c1cc918e4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928d528a5a6e4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04d265cb2054a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red0aca28417446d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92064ed457914128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04d265cb2054a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6665fc7b699d4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red0aca28417446d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>