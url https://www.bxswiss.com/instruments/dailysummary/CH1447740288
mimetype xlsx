--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75576616f5f4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e4beb9f92b4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf42cc5b2cc40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c66a4dc64624d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b09475adda450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf42cc5b2cc40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6629ce5521fc451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c66a4dc64624d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>91,800</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>90,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,240</x:t>
-[...134 lines deleted...]
-          <x:t>90,670</x:t>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>