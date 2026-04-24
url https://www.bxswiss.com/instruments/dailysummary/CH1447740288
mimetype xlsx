--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e4beb9f92b4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80adeeb659be46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c66a4dc64624d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e89cdd0ded46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6629ce5521fc451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c66a4dc64624d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7176b7b35c414417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e89cdd0ded46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>90,520</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,640</x:t>
-[...242 lines deleted...]
-          <x:t>88,290</x:t>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,260</x:t>
-[...141 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,020</x:t>
-[...16 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>88,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,630</x:t>
-[...48 lines deleted...]
-          <x:t>88,620</x:t>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,320</x:t>
-[...43 lines deleted...]
-          <x:t>89,260</x:t>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>89,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>