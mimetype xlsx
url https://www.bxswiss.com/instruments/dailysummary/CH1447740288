--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80adeeb659be46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c44ab9145944a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e89cdd0ded46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edf74fb6a4b41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7176b7b35c414417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e89cdd0ded46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra496c3c3682b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edf74fb6a4b41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,420</x:t>
-[...48 lines deleted...]
-          <x:t>87,240</x:t>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,750</x:t>
-[...53 lines deleted...]
-          <x:t>88,320</x:t>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>89,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>