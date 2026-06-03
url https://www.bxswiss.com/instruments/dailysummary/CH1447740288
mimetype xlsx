--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c44ab9145944a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba57c6584a744cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edf74fb6a4b41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6bdc79f7fd543b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra496c3c3682b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edf74fb6a4b41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6514e75fc1f547d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6bdc79f7fd543b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,780</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>