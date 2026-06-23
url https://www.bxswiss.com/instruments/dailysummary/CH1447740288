--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba57c6584a744cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20479f3c244490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6bdc79f7fd543b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448c846ddc154d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6514e75fc1f547d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6bdc79f7fd543b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1634924b3174195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448c846ddc154d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>80,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>83,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>