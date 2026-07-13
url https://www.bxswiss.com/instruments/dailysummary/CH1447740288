--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20479f3c244490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2f759352c45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448c846ddc154d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2159ff24094431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1634924b3174195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448c846ddc154d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5691c6c7b84847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2159ff24094431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,820</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>84,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>81,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,470</x:t>
-[...139 lines deleted...]
-          <x:t>75,800</x:t>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>