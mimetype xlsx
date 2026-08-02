--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2f759352c45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61b58ea70874d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2159ff24094431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8509e4991fc54e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5691c6c7b84847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2159ff24094431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72cdb2c3888b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8509e4991fc54e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>81,290</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,470</x:t>
-[...497 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>86,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,620</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>