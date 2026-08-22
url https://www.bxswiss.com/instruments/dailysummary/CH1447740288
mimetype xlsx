--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61b58ea70874d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86b9eda368e4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8509e4991fc54e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec3b9df11e44583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72cdb2c3888b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8509e4991fc54e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfffde970f524a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec3b9df11e44583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>