--- v12 (2026-08-24)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48765e09cb34406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0be32e7442e424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb512f52ba7944087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30919355721e456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327f57a3a87d45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb512f52ba7944087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4dcc022042486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30919355721e456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...139 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>97,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
-[...112 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>