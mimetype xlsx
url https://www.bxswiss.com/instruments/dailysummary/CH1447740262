--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0be32e7442e424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f39e82b00f245b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30919355721e456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0224f56364fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4dcc022042486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30919355721e456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca54a12bf784acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0224f56364fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>