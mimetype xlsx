--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbd417d5581430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a41c53fdb964fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3c25480ac44a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb747be212044b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35e4835e1ee4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3c25480ac44a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb8aec37e88462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb747be212044b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>