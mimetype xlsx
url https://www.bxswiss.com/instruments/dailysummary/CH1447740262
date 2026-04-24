--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a41c53fdb964fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8be6d025990409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb747be212044b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37bedd81fdcb45e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb8aec37e88462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb747be212044b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd1f9a3a5b0495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37bedd81fdcb45e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,180</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>87,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>