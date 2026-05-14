--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8be6d025990409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb481d53f037f497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37bedd81fdcb45e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ce7c83ab574a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd1f9a3a5b0495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37bedd81fdcb45e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ede09d812d4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ce7c83ab574a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>89,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>