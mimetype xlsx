--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb481d53f037f497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107577f51a334b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ce7c83ab574a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6303563524b947b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ede09d812d4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ce7c83ab574a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3788a85d25e4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6303563524b947b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>89,550</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>86,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>