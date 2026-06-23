--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107577f51a334b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb419567efa6416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6303563524b947b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bfec00382e4cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3788a85d25e4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6303563524b947b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8776f33eb284be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bfec00382e4cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>88,460</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>92,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>90,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>