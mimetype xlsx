--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb419567efa6416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbfc72553b24844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bfec00382e4cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb490b04fcca4113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8776f33eb284be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bfec00382e4cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbe0fb3858849d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb490b04fcca4113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>