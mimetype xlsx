--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbfc72553b24844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7889a6297ff54745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb490b04fcca4113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61d21ff420442d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbe0fb3858849d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb490b04fcca4113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d7b182eb1d4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61d21ff420442d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>97,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...80 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>97,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>