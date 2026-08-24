--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7889a6297ff54745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48765e09cb34406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61d21ff420442d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb512f52ba7944087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d7b182eb1d4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61d21ff420442d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327f57a3a87d45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb512f52ba7944087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...350 lines deleted...]
-          <x:t>97,020</x:t>
+          <x:t>97,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>