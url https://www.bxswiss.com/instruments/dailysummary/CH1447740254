--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb057615ea94c4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c06ef668d184b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra644eb82414941b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f41a45608b42fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8519863ba26b4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra644eb82414941b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a20dbdccd344140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f41a45608b42fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>12.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...377 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,735</x:t>
-[...188 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>