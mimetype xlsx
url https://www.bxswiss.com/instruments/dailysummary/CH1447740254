--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c06ef668d184b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475b22226cd145f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f41a45608b42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb33c715b174837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a20dbdccd344140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f41a45608b42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dadeccceba4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb33c715b174837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...286 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...26 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...242 lines deleted...]
-          <x:t>101,695</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>