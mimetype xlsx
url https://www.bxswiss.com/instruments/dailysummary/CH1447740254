--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475b22226cd145f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ead1b1c5c654799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb33c715b174837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db392c46b584eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dadeccceba4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb33c715b174837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f576502c2e1453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db392c46b584eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...468 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>