--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ead1b1c5c654799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14396233c9164e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db392c46b584eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a559f26abd469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f576502c2e1453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db392c46b584eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8eba62cb2e4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a559f26abd469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,530</x:t>
-[...80 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>100,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...350 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>100,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>