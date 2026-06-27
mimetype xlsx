--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14396233c9164e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ac7cb52d945e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a559f26abd469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f148b14461481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8eba62cb2e4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a559f26abd469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf8c1c2d71446a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f148b14461481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...112 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...134 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>