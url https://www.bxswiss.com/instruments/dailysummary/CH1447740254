--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ac7cb52d945e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68a6d4af3774c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f148b14461481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360c5263eec34035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf8c1c2d71446a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f148b14461481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c485694d854310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360c5263eec34035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
-[...26 lines deleted...]
-          <x:t>100,755</x:t>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...65 lines deleted...]
-          <x:t>100,070</x:t>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...463 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>