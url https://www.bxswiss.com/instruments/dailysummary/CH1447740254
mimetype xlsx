--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68a6d4af3774c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa56fa9ffc524b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360c5263eec34035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80024fdb0d7b435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c485694d854310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360c5263eec34035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b64a5e317f4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80024fdb0d7b435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,175</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...593 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>