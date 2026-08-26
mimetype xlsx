--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa56fa9ffc524b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c072c98b65b4334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80024fdb0d7b435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d686b76f1541e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b64a5e317f4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80024fdb0d7b435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33a23909b5d4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d686b76f1541e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...16 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,865</x:t>
-[...193 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>