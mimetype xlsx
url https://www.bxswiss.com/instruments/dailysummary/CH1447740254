--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c072c98b65b4334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed4058b59584cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d686b76f1541e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e77f001c24149a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33a23909b5d4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d686b76f1541e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3f778048b648e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e77f001c24149a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,865</x:t>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
-[...48 lines deleted...]
-          <x:t>100,725</x:t>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,620</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>100,985</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>101,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>