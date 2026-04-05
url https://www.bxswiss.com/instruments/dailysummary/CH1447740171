--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59454d96820d4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d60b40dbe942d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561e2625c8084515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840947221e874c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc9a9d210ad4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561e2625c8084515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3578df4a88404998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840947221e874c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>