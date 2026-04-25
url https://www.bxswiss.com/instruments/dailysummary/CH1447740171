--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d60b40dbe942d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd818be13491144ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840947221e874c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90d304e14e94c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3578df4a88404998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840947221e874c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda5fd5176fa4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90d304e14e94c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>83,070</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,900</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>