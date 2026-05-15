--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd818be13491144ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3d638836d64828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90d304e14e94c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d98b3a5a0674d3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda5fd5176fa4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90d304e14e94c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f0de2c2a604295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d98b3a5a0674d3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>