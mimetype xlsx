--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3d638836d64828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7179d3c0ae5491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d98b3a5a0674d3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07af3bfa9e5941f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f0de2c2a604295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d98b3a5a0674d3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c569efaa5a4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07af3bfa9e5941f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,670</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,430</x:t>
-[...21 lines deleted...]
-          <x:t>86,230</x:t>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,310</x:t>
-[...205 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>87,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,480</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,110</x:t>
-[...112 lines deleted...]
-          <x:t>89,350</x:t>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>