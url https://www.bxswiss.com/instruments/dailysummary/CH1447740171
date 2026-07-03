--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7179d3c0ae5491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d81da03e414e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07af3bfa9e5941f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9675e61975894ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c569efaa5a4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07af3bfa9e5941f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7261d333b814be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9675e61975894ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,645 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>89,480</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,110</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>86,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>