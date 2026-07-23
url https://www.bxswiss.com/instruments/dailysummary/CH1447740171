--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d81da03e414e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cfef1257f5430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9675e61975894ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f18045af934923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7261d333b814be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9675e61975894ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b131e886224e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f18045af934923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>71,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>