--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cfef1257f5430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dd7df526874592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f18045af934923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re893ac52e8c34cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b131e886224e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f18045af934923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd035a35c96984d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re893ac52e8c34cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>