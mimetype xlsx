--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dd7df526874592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6bce8fb74c4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re893ac52e8c34cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691df4a5d0524005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd035a35c96984d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re893ac52e8c34cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a97736cf8964c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691df4a5d0524005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>