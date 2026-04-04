--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a574f5b17849b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cae916bfe2d44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b398a3a28494357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9e91f22d5d42d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695281b10c0a4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b398a3a28494357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c81525a3ed4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9e91f22d5d42d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,900</x:t>
-[...183 lines deleted...]
-          <x:t>93,670</x:t>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>92,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,480</x:t>
-[...102 lines deleted...]
-          <x:t>91,880</x:t>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>91,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>