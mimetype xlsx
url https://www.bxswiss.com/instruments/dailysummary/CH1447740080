--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cae916bfe2d44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae84f75c504779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9e91f22d5d42d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a519cfed67a4059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c81525a3ed4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9e91f22d5d42d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76cb198de454e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a519cfed67a4059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>91,880</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>92,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,660</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>93,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>