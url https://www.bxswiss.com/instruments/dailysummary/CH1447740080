--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae84f75c504779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7066fd1be7e4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a519cfed67a4059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8522ed3642b4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76cb198de454e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a519cfed67a4059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814351c808944a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8522ed3642b4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>91,240</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>94,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>