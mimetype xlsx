--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7066fd1be7e4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea390fd62cf4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8522ed3642b4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab1e98bcd93479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814351c808944a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8522ed3642b4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe23dc649cb148a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab1e98bcd93479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,660</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,640</x:t>
-[...237 lines deleted...]
-          <x:t>93,450</x:t>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>91,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>