--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea390fd62cf4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636ed2ed424f4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab1e98bcd93479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641adc870f834948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe23dc649cb148a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab1e98bcd93479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7555222c38644532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641adc870f834948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,980</x:t>
-[...495 lines deleted...]
-          <x:t>88,830</x:t>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>