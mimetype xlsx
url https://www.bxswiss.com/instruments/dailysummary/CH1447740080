--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636ed2ed424f4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c8d1313b5e4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641adc870f834948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7806dfac3dfd4da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7555222c38644532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641adc870f834948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8462a68c7937454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7806dfac3dfd4da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>89,350</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,590</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>