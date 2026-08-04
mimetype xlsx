--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c8d1313b5e4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba72d6f00de45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7806dfac3dfd4da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6363dfbd4c5451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8462a68c7937454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7806dfac3dfd4da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83d270cd82348cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6363dfbd4c5451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>