--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba72d6f00de45b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddffeb3482e4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6363dfbd4c5451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300ced25717647ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83d270cd82348cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6363dfbd4c5451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f3de898b8b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300ced25717647ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,610</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,540</x:t>
-[...156 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...33 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>96,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>