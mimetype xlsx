--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddffeb3482e4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70454ad7dff648bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300ced25717647ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4156a7fdfc148c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f3de898b8b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300ced25717647ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9054f300b17a46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4156a7fdfc148c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,970</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,880</x:t>
-[...38 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>