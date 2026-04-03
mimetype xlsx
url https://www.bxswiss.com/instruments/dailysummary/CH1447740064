--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a26f69e1f374b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356ec8b001764b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09db0842a7584385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f4b0fc910245e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aae7442194648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09db0842a7584385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4388c67c876f437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f4b0fc910245e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,205</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>18.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,475</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,505</x:t>
-[...161 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>