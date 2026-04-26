--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356ec8b001764b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a67a4201e4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f4b0fc910245e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32b6fd5091c4091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4388c67c876f437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f4b0fc910245e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a01e167584a416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32b6fd5091c4091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...129 lines deleted...]
-          <x:t>101,235</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>101,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...296 lines deleted...]
-          <x:t>101,545</x:t>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>