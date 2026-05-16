--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a67a4201e4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632388bd4eb049b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32b6fd5091c4091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808cb9faa86c46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a01e167584a416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32b6fd5091c4091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ea9d62baf444aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808cb9faa86c46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>