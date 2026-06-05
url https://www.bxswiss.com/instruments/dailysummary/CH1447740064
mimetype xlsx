--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632388bd4eb049b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501de9bb9cdb4468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808cb9faa86c46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3e29204e414a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ea9d62baf444aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808cb9faa86c46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3731d6a6c04211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3e29204e414a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,960</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,700</x:t>
-[...269 lines deleted...]
-          <x:t>100,080</x:t>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>