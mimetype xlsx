--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501de9bb9cdb4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a4fbc1ca9d4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3e29204e414a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561366334f054264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3731d6a6c04211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3e29204e414a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0721e3f190045bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561366334f054264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>