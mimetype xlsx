--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a4fbc1ca9d4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d0e7f8ad714da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561366334f054264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57b4253c99841e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0721e3f190045bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561366334f054264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8d95d928ad443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57b4253c99841e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...367 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>99,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>