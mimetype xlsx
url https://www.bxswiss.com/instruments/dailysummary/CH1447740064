--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d0e7f8ad714da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6580786f7a744222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57b4253c99841e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96bb3d2ff3243d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8d95d928ad443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57b4253c99841e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff73f212cc54dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96bb3d2ff3243d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>99,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>99,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,980</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...21 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...134 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>