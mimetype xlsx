--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6580786f7a744222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084b9e079d6c4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96bb3d2ff3243d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfa9e0d9701497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff73f212cc54dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96bb3d2ff3243d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ccb28bca3a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfa9e0d9701497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,980</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...21 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...33 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,185</x:t>
-[...48 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...58 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>