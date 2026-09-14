--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084b9e079d6c4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec1d16eed5a438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfa9e0d9701497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb691109fcfc648b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ccb28bca3a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfa9e0d9701497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32b391ba664404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb691109fcfc648b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447740064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,295</x:t>
-[...92 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>102,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>