--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ce5a96a1664810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf574b283097447df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb9aaca3456e46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df1aaa6ec0941a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb96aa92b9e404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb9aaca3456e46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3e5341d7f041ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df1aaa6ec0941a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>96,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,640</x:t>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>98,720</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>