--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf574b283097447df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a14fe9dbcb4d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df1aaa6ec0941a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2287f72f5694039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3e5341d7f041ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df1aaa6ec0941a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69b6dde1ea74a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2287f72f5694039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,900</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>98,110</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>