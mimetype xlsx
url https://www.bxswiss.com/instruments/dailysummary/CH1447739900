--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a14fe9dbcb4d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe7d67d4c5549c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2287f72f5694039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89552cf9654340d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69b6dde1ea74a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2287f72f5694039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0043aa92f9b44711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89552cf9654340d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>