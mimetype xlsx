--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebd30e83e4a4110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad66de3aacc472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3e124c012d4c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0770e9fe3bf34067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b440ef6f5a4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3e124c012d4c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc64de3dcb74b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0770e9fe3bf34067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>79,085</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,890</x:t>
-[...26 lines deleted...]
-          <x:t>78,040</x:t>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>80,480</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>