--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad66de3aacc472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2f8033b1c4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0770e9fe3bf34067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e7a351202640e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc64de3dcb74b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0770e9fe3bf34067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fccb17386c44706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e7a351202640e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>80,660</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,680</x:t>
-[...522 lines deleted...]
-          <x:t>77,335</x:t>
+          <x:t>82,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>