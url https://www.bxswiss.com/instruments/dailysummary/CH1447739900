--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2f8033b1c4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e6e7b7a200479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e7a351202640e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa0affe9fdd4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fccb17386c44706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e7a351202640e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee577278e86417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa0affe9fdd4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>