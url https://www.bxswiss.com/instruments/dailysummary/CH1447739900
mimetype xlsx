--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e6e7b7a200479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617c05d024854ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa0affe9fdd4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5188ba21a8984708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee577278e86417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa0affe9fdd4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf111aaab305422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5188ba21a8984708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>