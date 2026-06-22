--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617c05d024854ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf139460530b64ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5188ba21a8984708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f937fb4b4c436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf111aaab305422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5188ba21a8984708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a55c71ecaa840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f937fb4b4c436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,610</x:t>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,350</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>92,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>90,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>90,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>