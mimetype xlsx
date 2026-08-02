--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf139460530b64ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb9f1d3ed83464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f937fb4b4c436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0452d448df8c4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a55c71ecaa840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f937fb4b4c436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70de0e16b5514da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0452d448df8c4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,420</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,000</x:t>
-[...436 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>