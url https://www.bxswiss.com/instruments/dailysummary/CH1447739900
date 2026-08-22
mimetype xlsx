--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb9f1d3ed83464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ce5a96a1664810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0452d448df8c4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb9aaca3456e46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70de0e16b5514da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0452d448df8c4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb96aa92b9e404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb9aaca3456e46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...60 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>96,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,610</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>95,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>