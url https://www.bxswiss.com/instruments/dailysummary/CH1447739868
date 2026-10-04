--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54b814889204728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311eff39b7d24323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d73b3ceb843d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a99cfdd8e34919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96c22e608c44e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d73b3ceb843d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a56ec920f0499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a99cfdd8e34919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>