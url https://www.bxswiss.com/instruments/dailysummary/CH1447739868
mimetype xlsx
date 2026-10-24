--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311eff39b7d24323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8dc85001d95402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a99cfdd8e34919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503d10267a3145cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a56ec920f0499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a99cfdd8e34919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4046ba0c5c3e4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503d10267a3145cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>