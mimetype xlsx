--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f54fc972cac47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ce20ea925e485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171c981760154ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f430599c614fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ed685b38664222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171c981760154ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d6c2babdcb4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f430599c614fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>