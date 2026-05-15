--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ce20ea925e485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d9a8cc265e4109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f430599c614fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f20dbab92344ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d6c2babdcb4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f430599c614fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2f917e87924e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f20dbab92344ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,710</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>93,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>