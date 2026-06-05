--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d9a8cc265e4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192227adc7b84edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f20dbab92344ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95b001dd77d4c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2f917e87924e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f20dbab92344ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72c377d61f74e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95b001dd77d4c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,560</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,980</x:t>
-[...382 lines deleted...]
-          <x:t>95,440</x:t>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>