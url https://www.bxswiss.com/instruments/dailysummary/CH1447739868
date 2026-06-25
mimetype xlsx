--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192227adc7b84edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d6138574de4fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95b001dd77d4c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd141664b8076478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72c377d61f74e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95b001dd77d4c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89762b76362644a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd141664b8076478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,800</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,480</x:t>
-[...593 lines deleted...]
-          <x:t>97,000</x:t>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>