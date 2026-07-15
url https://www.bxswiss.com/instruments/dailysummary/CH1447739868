--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d6138574de4fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb940cfac990b426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd141664b8076478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370af0820ebb4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89762b76362644a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd141664b8076478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403a96c4610f4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370af0820ebb4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>98,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>