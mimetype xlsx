--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb940cfac990b426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a53017e2b245f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370af0820ebb4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c852058f5cd4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403a96c4610f4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370af0820ebb4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9bc1a6a69d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c852058f5cd4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>90,080</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,980</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,630</x:t>
-[...134 lines deleted...]
-          <x:t>91,020</x:t>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,170</x:t>
-[...134 lines deleted...]
-          <x:t>86,210</x:t>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>