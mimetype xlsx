--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a53017e2b245f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609037c5b9764000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c852058f5cd4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e547bff7e944b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9bc1a6a69d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c852058f5cd4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9c3b1e0ec04440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e547bff7e944b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,020</x:t>
-[...426 lines deleted...]
-          <x:t>90,660</x:t>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>91,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>