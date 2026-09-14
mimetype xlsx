--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609037c5b9764000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54b814889204728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e547bff7e944b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d73b3ceb843d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9c3b1e0ec04440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e547bff7e944b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96c22e608c44e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d73b3ceb843d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>91,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,430</x:t>
-[...323 lines deleted...]
-          <x:t>91,680</x:t>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>92,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>