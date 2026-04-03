--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15a8f7b5476458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f987cd3994408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43995d3270b4345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d78c9d3ff94ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21143cfdb13f48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43995d3270b4345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6636eb67c644fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d78c9d3ff94ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>89,490</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,240</x:t>
-[...85 lines deleted...]
-          <x:t>91,450</x:t>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>91,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,400</x:t>
-[...92 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,150</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>90,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>