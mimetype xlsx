--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f987cd3994408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dae94c6aa3464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d78c9d3ff94ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346c1ad744b343bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6636eb67c644fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d78c9d3ff94ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c15b0634914e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346c1ad744b343bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,270</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>92,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>90,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>91,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>