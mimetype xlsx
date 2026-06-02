--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dae94c6aa3464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404858d88c614635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346c1ad744b343bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc54f813d1634316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c15b0634914e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346c1ad744b343bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc17aaa48ac642d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc54f813d1634316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,050</x:t>
-[...215 lines deleted...]
-          <x:t>92,020</x:t>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,270</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>