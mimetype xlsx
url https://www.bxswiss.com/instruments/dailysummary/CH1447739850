--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404858d88c614635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d9f554040e493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc54f813d1634316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7c4bbec3894657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc17aaa48ac642d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc54f813d1634316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabff77e6afef40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7c4bbec3894657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>89,550</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>85,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>