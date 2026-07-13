--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d9f554040e493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d00fcf96c94a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7c4bbec3894657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3230167a8e4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabff77e6afef40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7c4bbec3894657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2497506a7f8c445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3230167a8e4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,970</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,170</x:t>
-[...16 lines deleted...]
-          <x:t>88,310</x:t>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,800</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>89,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,320</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>