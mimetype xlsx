--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d00fcf96c94a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc62672ee3924c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3230167a8e4c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc3808e3f6f44de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2497506a7f8c445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3230167a8e4c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e9b53e77964e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc3808e3f6f44de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>91,980</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>92,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,930</x:t>
-[...63 lines deleted...]
-          <x:t>93,640</x:t>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>