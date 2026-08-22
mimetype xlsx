--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc62672ee3924c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178089a2585a4f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc3808e3f6f44de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c48ae512de14722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e9b53e77964e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc3808e3f6f44de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307069980fe54deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c48ae512de14722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447739850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,930</x:t>
-[...129 lines deleted...]
-          <x:t>94,800</x:t>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,050</x:t>
-[...92 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>94,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>